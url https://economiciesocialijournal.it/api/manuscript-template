--- v0 (2026-08-13)
+++ v1 (2026-09-28)
@@ -1,5034 +1,7220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="0094520C" w:rsidRDefault="009C0D15" w:rsidP="00D56F8D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EE3CEF">
+    <w:p w:rsidR="003413DC" w:rsidRDefault="003413DC" w:rsidP="003413DC">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00904D6D" w:rsidRPr="003413DC" w:rsidRDefault="003413DC" w:rsidP="003413DC">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003413DC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Paper Title</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00904D6D" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Center, Bold, 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00F33C08" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00904D6D" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0094520C" w:rsidRDefault="0094520C" w:rsidP="00D56F8D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Space14"/>
+    <w:p w:rsidR="00250A66" w:rsidRPr="00F363A6" w:rsidRDefault="00250A66" w:rsidP="00F363A6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0094520C" w:rsidRDefault="009C0D15" w:rsidP="00D56F8D">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00904D6D" w:rsidRPr="00F363A6" w:rsidRDefault="00E12660" w:rsidP="00F363A6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>First Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2599A" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2599A" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>, Second Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00F363A6" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1*</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2599A" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0B5C" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0B5C" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Last</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00F363A6" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74C5F" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74C5F" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00153D9E" w:rsidRPr="00F363A6" w:rsidRDefault="00F363A6" w:rsidP="00F363A6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C0D15">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009C0D15">
+      <w:r w:rsidR="00153D9E" w:rsidRPr="00F363A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:t>Department, University or Company, City, State, Country</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C07BEF" w:rsidRPr="00F363A6" w:rsidRDefault="00F363A6" w:rsidP="00F363A6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F363A6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
+      <w:r w:rsidR="00153D9E" w:rsidRPr="00F363A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:t>Department, University or Company, City, State, Country</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003F470A" w:rsidRPr="003F470A" w:rsidRDefault="003F470A" w:rsidP="00D56F8D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Space12"/>
+    <w:p w:rsidR="00F363A6" w:rsidRPr="00F363A6" w:rsidRDefault="00F363A6" w:rsidP="00F363A6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0094520C" w:rsidRPr="00564B88" w:rsidRDefault="009B6D9A" w:rsidP="00D56F8D">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00F363A6" w:rsidRPr="00CD0920" w:rsidRDefault="00A63619" w:rsidP="008D62E1">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0920">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>DOI :</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0920" w:rsidRPr="00CD0920">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008D62E1" w:rsidRPr="00960D44">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.0891/ese.2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0920">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8897" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9620"/>
+        <w:gridCol w:w="2802"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B643AE" w:rsidTr="00B643AE">
+      <w:tr w:rsidR="006B027E" w:rsidRPr="00F363A6" w:rsidTr="00794480">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9620" w:type="dxa"/>
+            <w:tcW w:w="2802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B643AE" w:rsidRPr="00B643AE" w:rsidRDefault="00B643AE" w:rsidP="00B643AE">
+          <w:p w:rsidR="00957C11" w:rsidRPr="00F363A6" w:rsidRDefault="00957C11" w:rsidP="00F363A6">
             <w:pPr>
-              <w:pStyle w:val="CAAbstract"/>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B643AE">
+            <w:r w:rsidRPr="00F363A6">
               <w:rPr>
-                <w:i w:val="0"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Article Info</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00957C11" w:rsidRPr="00F363A6" w:rsidRDefault="00957C11" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00957C11" w:rsidRPr="00F363A6" w:rsidRDefault="00957C11" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Article history: Received: </w:t>
+              <w:t xml:space="preserve">ABSTRACT </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F363A6">
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
-                <w:i w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PT)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ( No MORE THEN 250 WORDS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidTr="00794480">
+        <w:trPr>
+          <w:trHeight w:val="1268"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidRDefault="00941203" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Article history:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidRDefault="00941203" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Received </w:t>
+            </w:r>
+            <w:r w:rsidR="00153D9E" w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>##/##/####</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidRDefault="00F363A6" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accepted </w:t>
+            </w:r>
+            <w:r w:rsidR="00153D9E" w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>##/##/####</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidRDefault="00F363A6" w:rsidP="008D62E1">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Published </w:t>
+            </w:r>
+            <w:r w:rsidR="00153D9E" w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>##/##/####</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidRDefault="00941203" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidRDefault="00585DD8" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>...............</w:t>
+              <w:t xml:space="preserve">The abstract </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B643AE">
+            <w:r w:rsidR="00941203" w:rsidRPr="00F363A6">
               <w:rPr>
-                <w:i w:val="0"/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Accepted: </w:t>
+              <w:t xml:space="preserve">should be informative and completely self-explanatory, provide a clear statement of the problem, the proposed approach or solution, and point out major findings and conclusions. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F363A6">
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
-                <w:i w:val="0"/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>...............</w:t>
+              <w:t xml:space="preserve">No literature should be cited. It should be one </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1637" w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>paragraph of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F363A6">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-250 words, which summarizes the purpose, methods, results and conclusions of the article.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB54A9" w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00941203" w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The keyword list provides the opportunity to add keywords, used by the indexing and abstracting services, in addition to those already present in the title.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00941203" w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judicious use of keywords may increase the ease with which interested parties can locate </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00941203" w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> article </w:t>
+            </w:r>
+            <w:r w:rsidR="00941203" w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00941203" w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pt)</w:t>
+            </w:r>
+            <w:r w:rsidR="00941203" w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidTr="008D62E1">
+        <w:trPr>
+          <w:trHeight w:val="2544"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidRDefault="00941203" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Keyword:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidRDefault="00941203" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>First keyword</w:t>
+            </w:r>
+            <w:r w:rsidR="008D62E1" w:rsidRPr="008D62E1">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="008D62E1">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Second keyword</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941203" w:rsidRDefault="00941203" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Third keyword</w:t>
+            </w:r>
+            <w:r w:rsidR="008D62E1" w:rsidRPr="008D62E1">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="00D57DE1" w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fourth keyword</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008D62E1" w:rsidRPr="00F363A6" w:rsidRDefault="008D62E1" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D62E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jel codes:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D62E1">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ….; …</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidRDefault="00941203" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidRDefault="00941203" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F286F" w:rsidRPr="00F363A6" w:rsidTr="00794480">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8897" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007F286F" w:rsidRPr="00F363A6" w:rsidRDefault="007F286F" w:rsidP="00F363A6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F363A6">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Corresponding Author:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941203" w:rsidRPr="00F363A6" w:rsidRDefault="00CD0920" w:rsidP="00CD0920">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0920">
+              <w:t xml:space="preserve">Author’s Name, Surname, Academic Degree, Academic Position, Institution, City, Country, Institutional </w:t>
+            </w:r>
+            <w:r w:rsidR="00153D9E" w:rsidRPr="00F363A6">
+              <w:t xml:space="preserve">Email: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B643AE" w:rsidRDefault="00B643AE" w:rsidP="00D56F8D">
-[...3 lines deleted...]
-          <w:rtl/>
+    <w:p w:rsidR="00957C11" w:rsidRPr="00F363A6" w:rsidRDefault="00957C11" w:rsidP="00F363A6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B643AE" w:rsidRDefault="00B643AE" w:rsidP="00D56F8D">
-[...3 lines deleted...]
-          <w:rtl/>
+    <w:p w:rsidR="00C07BEF" w:rsidRPr="00F363A6" w:rsidRDefault="00C07BEF" w:rsidP="00F363A6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B6D9A" w:rsidRPr="00B643AE" w:rsidRDefault="009C0D15" w:rsidP="00D56F8D">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00F363A6" w:rsidRPr="00CD0920" w:rsidRDefault="00F363A6" w:rsidP="00F363A6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:ind w:left="425"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F363A6" w:rsidRPr="00CD0920" w:rsidSect="0090751D">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="720" w:right="1418" w:bottom="720" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B643AE" w:rsidRPr="009B6D9A" w:rsidRDefault="00B643AE" w:rsidP="00D56F8D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00CD0920" w:rsidRPr="00CD0920" w:rsidRDefault="00CD0920" w:rsidP="00CD0920">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0920">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>If the formal requirements are not met, the paper will not be published.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006F471C" w:rsidRPr="00B643AE" w:rsidRDefault="00E01728" w:rsidP="00D56F8D">
-[...27 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00F363A6" w:rsidRPr="00F363A6" w:rsidRDefault="00F363A6" w:rsidP="00F363A6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F471C" w:rsidRPr="005B32E2" w:rsidRDefault="006F471C" w:rsidP="00D56F8D">
-[...3 lines deleted...]
-          <w:noProof/>
+    <w:p w:rsidR="00F363A6" w:rsidRPr="00F363A6" w:rsidRDefault="00F363A6" w:rsidP="00F363A6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF5B81" w:rsidRPr="00B643AE" w:rsidRDefault="00CF5B81" w:rsidP="00D56F8D">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00F363A6" w:rsidRDefault="00F363A6" w:rsidP="00F363A6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:ind w:left="425"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="00FC2BE7" w:rsidRDefault="00F363A6" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:i w:val="0"/>
-[...7 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2BE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="008D62E1" w:rsidRPr="00FC2BE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A6118" w:rsidRDefault="008D62E1" w:rsidP="00A63619">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introduction should be a short overview explaining the reasons for the research of a certain scientific problem. Provide a relevant scientific background and the current state of knowledge. The introduction contains literature references of published papers relevant for the examined issue. This section should justify the novelty.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63619">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E945D5" w:rsidRPr="00B643AE">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0094520C" w:rsidRPr="005B32E2" w:rsidRDefault="0094520C" w:rsidP="00D56F8D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00A63619" w:rsidRPr="008D62E1" w:rsidRDefault="00A63619" w:rsidP="00A63619">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63619">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Front: Times New Roman, 12, normal. Line spacing: multiple at 1.15, add space after the introduction, justify the text) </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006A14B0" w:rsidRDefault="00B643AE" w:rsidP="00B643AE">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="00FC2BE7" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2BE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>Material and Methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Material and Method section should provide sufficient information which will enable other scientists to repeat the experiment at a different location. It is necessary to provide information on the material: the information should precisely define origin of the material, its physical properties, etc. If a device or an instrument for obtaining experimental results is used, it is necessary to state: the name of the device or instrument, the model, the name of the producer and the country of origin. If a scientifically recognized method was used, it is required to be stated in literature, instead of describing the phases of the applied method. If certain changes were made in a scientifically recognized method, it is necessary to provide original literature references which will support and justify the applied modifications. If statistical data processing software was used, the name and the version should be stated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A6118" w:rsidRPr="008D62E1" w:rsidRDefault="007A6118" w:rsidP="007A6118">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63619">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Front: Times New Roman, 12, normal. Line spacing: multiple at 1.15, add space after the introduction, justify the text) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Material and Methods can contain subtitles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2BE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subtitle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2BE7" w:rsidRPr="00FC2BE7" w:rsidRDefault="00FC2BE7" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>…</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subtitile</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A14B0" w:rsidRPr="005B32E2" w:rsidRDefault="006A14B0" w:rsidP="00D56F8D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Write formulas in Word using the option Insert/Equation Tool (Formula 1). The symbols used in the formula should be explained. Example:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0094520C" w:rsidRDefault="0094520C" w:rsidP="00D56F8D">
-[...130 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="00AD74B3" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>G</m:t>
         </m:r>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math"/>
                     <w:i/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>N</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>g</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:num>
           <m:den>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math"/>
                     <w:i/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>N</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>s</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:den>
         </m:f>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri"/>
           </w:rPr>
           <m:t>×</m:t>
         </m:r>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri"/>
           </w:rPr>
           <m:t>100 (%)</m:t>
         </m:r>
       </m:oMath>
+      <w:r w:rsidR="008D62E1" w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (Formula 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>where:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – coefficient of gener</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- number of genera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="00FC2BE7" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- number of species.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="00FC2BE7" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2BE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2BE7" w:rsidRPr="00FC2BE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2BE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It should provide a concise and precise description of the experimental results, their interpretation, as well as the experimental conclusions that can be drawn. All the tables, graphs, figures and mathematical equations need to be numbered. All the tables, graphs, figures and mathematical equations must be referred to in the text, must contain all the information so as to be understandable separately from the text. The same data are not to be presented both with tables and graphs. The Results and Discussions can also be written as two separate section (depends on the author's wishes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A6118" w:rsidRPr="008D62E1" w:rsidRDefault="007A6118" w:rsidP="007A6118">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  (Formula 1)</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63619">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Front: Times New Roman, 12, normal. Line spacing: multiple at 1.15, add space after the introduction, justify the text) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00701A33" w:rsidRPr="00015EFB" w:rsidRDefault="00701A33" w:rsidP="00015EFB">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Results and Discussion can contain subtitles. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D8722D" w:rsidRDefault="00D8722D" w:rsidP="00015EFB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All illustrations and tables should be inserted into the main text of the manuscript close to their first citation and must be numbered following their order of appearance (e.g., Figure 1, Table 1, Figure 2, Table 2, etc.). Each table/s and illustration/s must be mentioned in the text of the paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table must have horizontal separation lines only; no vertical lines (Table 1). A table header row should be written in bold. The table legend should be given inside and at the end of the table (in the last row, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2BE7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt). Tables should be created in text processor - Microsoft Word (not typed as classic text or scanned).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Table 1. Table title</w:t>
+      </w:r>
       <w:r>
-        <w:t>where</w:t>
-[...238 lines deleted...]
-        <w:t>Table title</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Source:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1771"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="832"/>
+        <w:gridCol w:w="2036"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1729"/>
+        <w:gridCol w:w="1730"/>
+        <w:gridCol w:w="1730"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidTr="00004730">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidTr="008D62E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="00B94E44" w:rsidRDefault="00004730" w:rsidP="00015EFB">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:pStyle w:val="CATableheader"/>
-[...90 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1248" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidRDefault="00004730" w:rsidP="009A07B4">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...61 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRDefault="00004730" w:rsidP="00004730">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRDefault="00004730" w:rsidP="00004730">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidRDefault="00004730" w:rsidP="009A07B4">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...70 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidTr="00004730">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidTr="008D62E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="00B94E44" w:rsidRDefault="00004730" w:rsidP="00004730">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...126 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidRDefault="00004730" w:rsidP="009A07B4">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...119 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidRDefault="00004730" w:rsidP="009A07B4">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidRDefault="00004730" w:rsidP="009A07B4">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...146 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidRDefault="00004730" w:rsidP="009A07B4">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidTr="00004730">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidTr="008D62E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidRDefault="00004730" w:rsidP="00004730">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...96 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidRDefault="00004730" w:rsidP="009A07B4">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidRDefault="00004730" w:rsidP="009A07B4">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...131 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1248" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidRDefault="00004730" w:rsidP="009A07B4">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="002C50D6">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidRDefault="00004730" w:rsidP="009A07B4">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="002C50D6">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidTr="008C4040">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidTr="008D62E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7375" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00004730" w:rsidRPr="002C50D6" w:rsidRDefault="00004730" w:rsidP="00B94E44">
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C50D6">
-[...16 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1773" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1773" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidTr="008D62E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2089" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1773" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1773" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F31CBB" w:rsidRDefault="00F31CBB" w:rsidP="00015EFB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Space10"/>
+    <w:p w:rsidR="00FC2BE7" w:rsidRDefault="00FC2BE7" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2BE7" w:rsidRPr="00FC2BE7" w:rsidRDefault="00FC2BE7" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2BE7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2BE7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Title of figure. source:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="00AD74B3" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...38 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D4B51D6" wp14:editId="7D8F8157">
-            <wp:extent cx="3512820" cy="1409700"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3514725" cy="1407160"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="Picture 2"/>
+            <wp:docPr id="7" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3512820" cy="1409700"/>
+                      <a:ext cx="3514725" cy="1407160"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094520C" w:rsidRDefault="002045CB" w:rsidP="00015EFB">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-CS"/>
         </w:rPr>
-        <w:t>Figure</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="00FC2BE7" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-CS"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. </w:t>
-[...2 lines deleted...]
-        <w:t>Title of figure</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2BE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E5090B" w:rsidRPr="00455430" w:rsidRDefault="00E5090B" w:rsidP="00015EFB">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In conclusion, the author briefly stresses the most important viewpoints already stated in the text above. Conclusions must be clear, concise, not trivial and present real findings justified by the obtained results. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-CS"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008D62E1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00783DFF" w:rsidRPr="00DC263F" w:rsidRDefault="006A56A5" w:rsidP="00783DFF">
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="009D1905" w:rsidRDefault="009D1905" w:rsidP="009D1905">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
-          <w:caps/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
           <w:b/>
-          <w:caps/>
-[...53 lines deleted...]
-        <w:pStyle w:val="CAIllustrationtitle"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Citations and Referencing:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
         <w:rPr>
           <w:b/>
-          <w:caps/>
-[...58 lines deleted...]
-      <w:r w:rsidRPr="009E394C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> References should be cited in the text according to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...96 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>APA 7th Edition (Author–Date)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> style. Footnotes should not be used for bibliographic references. Example: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...92 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(Smith, 2022)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; for direct quotations: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(Smith, 2022, p. 15)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...181 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...315 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="009C0D15" w:rsidRDefault="009C0D15" w:rsidP="00015EFB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F905D9">
+    <w:p w:rsidR="009D1905" w:rsidRPr="009D1905" w:rsidRDefault="009D1905" w:rsidP="009D1905">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1905">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F905D9">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>References:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All sources cited in the text must be included in a final reference list, arranged alphabetically and formatted according to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
         <w:rPr>
           <w:b/>
-          <w:caps/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E6ADD">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APA 7th Edition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D1905" w:rsidRPr="009D1905" w:rsidRDefault="009D1905" w:rsidP="009D1905">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1905">
         <w:rPr>
           <w:b/>
-          <w:caps/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal Article:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E6ADD">
-[...99 lines deleted...]
-      <w:r w:rsidR="00462C0E" w:rsidRPr="00462C0E">
+      <w:r w:rsidRPr="009D1905">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smith, J. A., &amp; Brown, T. R. (2022). Digital transformation and organizational performance. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="00462C0E" w:rsidRPr="00462C0E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Business Research, 145</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 120–132. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="009D1905">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:bCs/>
-            <w:iCs/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>see</w:t>
-[...179 lines deleted...]
-          <w:t>https://hyperboleandahalf.blogspot.com/2010/04/alot-is-better-than-you-at-everything.html</w:t>
+          <w:t>https://doi.org/10.xxxx/xxxxx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF2C9F" w:rsidRPr="00EF2C9F" w:rsidRDefault="00EF2C9F" w:rsidP="00EF2C9F">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="009D1905" w:rsidRPr="009D1905" w:rsidRDefault="009D1905" w:rsidP="009D1905">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Book:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kotler, P., &amp; Keller, K. L. (2016). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marketing management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (15th ed.). Pearson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D1905" w:rsidRPr="009D1905" w:rsidRDefault="009D1905" w:rsidP="009D1905">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Book Chapter:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smith, J. A. (2021). Consumer behavior in digital markets. In R. Brown (Ed.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contemporary marketing research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 45–67). Springer. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00EF2C9F">
+        <w:r w:rsidRPr="009D1905">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>http://www.europe-aliens.org</w:t>
+          <w:t>https://doi.org/10.xxxx/xxxxx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00744A94" w:rsidRPr="00EF2C9F" w:rsidRDefault="00744A94" w:rsidP="00744A94">
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:p w:rsidR="009D1905" w:rsidRPr="009D1905" w:rsidRDefault="009D1905" w:rsidP="009D1905">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Report:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">World Bank. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="232323"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">, 26(14): 1911–1915. </w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>World development report 2024: The middle-income trap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. World Bank. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00EF2C9F">
+        <w:r w:rsidRPr="009D1905">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1016/j.cub.2016.05.047</w:t>
+          <w:t>https://doi.org/10.xxxx/xxxxx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF2C9F" w:rsidRPr="00EF2C9F" w:rsidRDefault="00EF2C9F" w:rsidP="00EF2C9F">
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:p w:rsidR="009D1905" w:rsidRPr="009D1905" w:rsidRDefault="009D1905" w:rsidP="009D1905">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="232323"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Thesis / Dissertation:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brown, T. R. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Digital transformation and firm performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Doctoral dissertation, University of Oxford]. Oxford University Research Archive. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="009D1905">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://example.org/xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="009D1905" w:rsidRPr="009D1905" w:rsidRDefault="009D1905" w:rsidP="009D1905">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Webpage / Online Source:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">World Health Organization. (2024, May 15). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Digital health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="009D1905">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.who.int/example</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="009D1905" w:rsidRPr="009D1905" w:rsidRDefault="009D1905" w:rsidP="009D1905">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="009D1905" w:rsidRDefault="008D62E1" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D62E1" w:rsidRPr="009D1905" w:rsidRDefault="00CD0920" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:color w:val="232323"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1905">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:color w:val="232323"/>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D5074" w:rsidRPr="009D1905" w:rsidRDefault="001D5074" w:rsidP="00FC2BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...67 lines deleted...]
-      </w:r>
+          <w:lang w:val="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...481 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="001D5074" w:rsidRPr="009D1905" w:rsidSect="00F363A6">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="720" w:right="1418" w:bottom="720" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00401DE8" w:rsidRDefault="00401DE8" w:rsidP="0094520C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00454493" w:rsidRDefault="00454493">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00401DE8" w:rsidRDefault="00401DE8" w:rsidP="0094520C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00454493" w:rsidRDefault="00454493">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Traditional Arabic">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Palatino">
+    <w:altName w:val="Book Antiqua"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="Yu Gothic UI"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="BatangChe">
+    <w:charset w:val="81"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Batang">
+    <w:altName w:val="바탕"/>
+    <w:panose1 w:val="02030600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bahnschrift SemiBold Condensed">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002C7" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00B643AE" w:rsidRPr="00B643AE" w:rsidRDefault="00B643AE" w:rsidP="00B643AE">
+  <w:p w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00AD74B3" w:rsidP="00C07BEF">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
-      <w:jc w:val="both"/>
+      <w:pStyle w:val="En-tte"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="2992"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00C03CE9">
       <w:rPr>
-        <w:rFonts w:ascii="Bahnschrift SemiBold Condensed" w:hAnsi="Bahnschrift SemiBold Condensed" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="14"/>
+        <w:noProof/>
       </w:rPr>
-    </w:pPr>
-[...6 lines deleted...]
-      <w:t>This is an Open Access article distributed under the terms of the Creative Commons</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-12065</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>145415</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5580380" cy="0"/>
+              <wp:effectExtent l="6985" t="12065" r="13335" b="6985"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Line 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5580380" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:noFill/>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="6A685FB8" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-.95pt,11.45pt" to="438.45pt,11.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmiDa9EgIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIIFCLCqkqgl22L&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXtmnt/MG6+ezp1EJ26d0KrE2TjFiCuqmVCHEn973Y4W&#10;GDlPFCNSK17iC3f4af3+3ao3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE3nSa8tM1ZT7hyc1lcnXkf8puHUf20axz2SJQZuPq42rvuwJusVKQ6WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWClXiKkSId&#10;SPQsFEfT0JneuAICKrWzoTZ6Vi/mWdPvDildtUQdeGT4ejGQloWM5E1K2DgD+Pv+s2YQQ45exzad&#10;G9sFSGgAOkc1Lnc1+NkjCoez2SKdLkA0OvgSUgyJxjr/iesOBaPEEjhHYHJ6dj4QIcUQEu5Reiuk&#10;jGJLhfoSL2eTWUxwWgoWnCHM2cO+khadSBiX+MWqwPMYZvVRsQjWcsI2N9sTIa82XC5VwINSgM7N&#10;us7Dj2W63Cw2i3yUT+abUZ7W9ejjtspH8232YVZP66qqs5+BWpYXrWCMq8BumM0s/zvtb6/kOlX3&#10;6by3IXmLHvsFZId/JB21DPJdB2Gv2WVnB41hHGPw7emEeX/cg/34wNe/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAlcBP0twAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hIXKYtXZHG&#10;VppOCOiNCwO0q9eYtqJxuibbCp8eox3g5D/v6fnnfD26Th1pCK1nA/NZAoq48rbl2sDbazldggoR&#10;2WLnmQx8UYB1cXmRY2b9iV/ouIm1khAOGRpoYuwzrUPVkMMw8z2xaB9+cBhlHGptBzxJuOt0miQL&#10;7bBludBgTw8NVZ+bgzMQynfal9+TapJsb2pP6f7x+QmNub4a7+9ARRrjnxl+8QUdCmHa+QPboDoD&#10;0/lKnAbSVKroy9uFNLvzQhe5/v9A8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmiDa9&#10;EgIAACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCV&#10;wE/S3AAAAAgBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00B643AE">
-[...5 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00E5155C" w:rsidRPr="003D5B84">
+      <w:t>IJECE</w:t>
+    </w:r>
+    <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve">  Vol. </w:t>
+    </w:r>
+    <w:r w:rsidR="00C854C1">
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve">, No. </w:t>
+    </w:r>
+    <w:r w:rsidR="00C854C1">
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve">,  </w:t>
+    </w:r>
+    <w:r w:rsidR="00E5155C" w:rsidRPr="003D5B84">
+      <w:t>September</w:t>
+    </w:r>
+    <w:r w:rsidR="00855965" w:rsidRPr="003D5B84">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B643AE">
-[...5 lines deleted...]
-      <w:t>Attribution License, which permits unrestricted use, distribution, and reproduction in</w:t>
+    <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
+      <w:t>20</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B643AE">
-[...5 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00D94A99" w:rsidRPr="003D5B84">
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00C854C1">
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve"> :  </w:t>
+    </w:r>
+    <w:r w:rsidR="007F2C82" w:rsidRPr="003D5B84">
+      <w:t>xx</w:t>
+    </w:r>
+    <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B643AE">
-[...5 lines deleted...]
-      <w:t>any medium, provided the original work is properly cited. © 2026 The Author(s).</w:t>
+    <w:r w:rsidR="000F279B" w:rsidRPr="003D5B84">
+      <w:t>–</w:t>
+    </w:r>
+    <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007F2C82" w:rsidRPr="003D5B84">
+      <w:t>xx</w:t>
     </w:r>
   </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="906804756"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w:rsidR="0090751D" w:rsidRPr="007A6118" w:rsidRDefault="007A6118" w:rsidP="007A6118">
+        <w:pPr>
+          <w:pStyle w:val="Pieddepage"/>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Vol.XX, </w:t>
+        </w:r>
+        <w:r w:rsidRPr="009665F9">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:sz w:val="16"/>
+          </w:rPr>
+          <w:t> N°</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:sz w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> X </w:t>
+        </w:r>
+        <w:r w:rsidRPr="009665F9">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:sz w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve">: </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:sz w:val="16"/>
+          </w:rPr>
+          <w:t>xxxx  20XX</w:t>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve">                                                                                                                                            </w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00454493" w:rsidRPr="00454493">
+          <w:rPr>
+            <w:noProof/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00401DE8" w:rsidRDefault="00401DE8" w:rsidP="0094520C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00454493" w:rsidRDefault="00454493">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00401DE8" w:rsidRDefault="00401DE8" w:rsidP="0094520C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00454493" w:rsidRDefault="00454493">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:tbl>
-[...95 lines deleted...]
-  <w:p w:rsidR="00861091" w:rsidRDefault="00861091" w:rsidP="00861091">
+  <w:p w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00C03CE9" w:rsidP="008B04B3">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Numrodepage"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="003D5B84">
+      <w:rPr>
+        <w:rStyle w:val="Numrodepage"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
+      <w:rPr>
+        <w:rStyle w:val="Numrodepage"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:rPr>
+        <w:rStyle w:val="Numrodepage"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="001D5074">
+      <w:rPr>
+        <w:rStyle w:val="Numrodepage"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>32</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:rPr>
+        <w:rStyle w:val="Numrodepage"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00AD74B3" w:rsidP="00C07BEF">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="right" w:pos="851"/>
+        <w:tab w:val="left" w:pos="3405"/>
+        <w:tab w:val="right" w:pos="8789"/>
+      </w:tabs>
+      <w:spacing w:after="240"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00C03CE9">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>23495</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>182880</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5544820" cy="0"/>
+              <wp:effectExtent l="13970" t="11430" r="13335" b="7620"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="AutoShape 7"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5544820" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="straightConnector1">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="12700">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:noFill/>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="26F075D1" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:1.85pt;margin-top:14.4pt;width:436.6pt;height:0;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJb/uzHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8J7ZT57JWnNXKTvqy&#10;7Uba7QcQwDYqBgQkTlT13zuQi7LtS1U1D2TwzJw5M2dYPh57iQ7cOqFVibNxihFXVDOh2hJ/e9uM&#10;Fhg5TxQjUite4hN3+HH18cNyMAWf6E5Lxi0CEOWKwZS4894USeJox3vixtpwBc5G2554uNo2YZYM&#10;gN7LZJKms2TQlhmrKXcOvtZnJ15F/Kbh1L80jeMeyRIDNx9PG89dOJPVkhStJaYT9EKD/AOLnggF&#10;RW9QNfEE7a34A6oX1GqnGz+muk900wjKYw/QTZb+1s1rRwyPvcBwnLmNyf0/WPr1sLVIsBJPMVKk&#10;B4me9l7HymgexjMYV0BUpbY2NEiP6tU8a/rdIaWrjqiWx+C3k4HcLGQk71LCxRkoshu+aAYxBPDj&#10;rI6N7QMkTAEdoySnmyT86BGFj9Npni8moBy9+hJSXBONdf4z1z0KRomdt0S0na+0UiC8tlksQw7P&#10;zgdapLgmhKpKb4SUUX+p0ADcJ/M0jRlOS8GCN8Q52+4qadGBhBWKv9gkeO7DrN4rFtE6Ttj6Ynsi&#10;5NmG6lIFPOgM+Fys8478eEgf1ov1Ih/lk9l6lKd1PXraVPlotsnm0/pTXVV19jNQy/KiE4xxFdhd&#10;9zXL/24fLi/nvGm3jb3NIXmPHgcGZK//kXSUNqh53oudZqetvUoOKxqDL88pvIH7O9j3j371CwAA&#10;//8DAFBLAwQUAAYACAAAACEA3nQSvNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KhDoUlI41SAxLki5cLNibdx1HgdxW4T/p5FHOA4O6OZt+VucYO44BR6TwruVwkIpNab&#10;njoFH4e3uxxEiJqMHjyhgi8MsKuur0pdGD/TO17q2AkuoVBoBTbGsZAytBadDis/IrF39JPTkeXU&#10;STPpmcvdINdJkkqne+IFq0d8tdie6rNTkD2aT6/Tl02zmfeHiEdb5/tFqdub5XkLIuIS/8Lwg8/o&#10;UDFT489kghgUPGQcVLDO+QG28yx9AtH8HmRVyv/81TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAyW/7sx4CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA3nQSvNoAAAAHAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" strokeweight="1pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00E5155C" w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidR="00E5155C" w:rsidRPr="003D5B84">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C854C1">
+      <w:sym w:font="Wingdings" w:char="F072"/>
+    </w:r>
+    <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="003D5B84" w:rsidRPr="003D5B84">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve">       </w:t>
+    </w:r>
+    <w:r w:rsidR="00E5155C" w:rsidRPr="003D5B84">
+      <w:t>ISSN</w:t>
+    </w:r>
+    <w:r w:rsidR="00DC341B">
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidR="00E5155C" w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008B060F" w:rsidRPr="003D5B84">
+      <w:t>2088-8708</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:tbl>
-[...40 lines deleted...]
-  <w:p w:rsidR="00B643AE" w:rsidRPr="00B643AE" w:rsidRDefault="00B643AE" w:rsidP="00B643AE">
+  <w:p w:rsidR="0090751D" w:rsidRPr="00F363A6" w:rsidRDefault="00F363A6" w:rsidP="00F363A6">
     <w:pPr>
-      <w:pStyle w:val="CAAbstract"/>
-      <w:jc w:val="left"/>
+      <w:pStyle w:val="En-tte"/>
+      <w:spacing w:after="240"/>
       <w:rPr>
-        <w:i w:val="0"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
         <w:iCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00AD74B3" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>20320</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>231140</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5810250" cy="0"/>
+                <wp:effectExtent l="10795" t="12065" r="8255" b="6985"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="AutoShape 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5810250" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="1BADCC2F" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="AutoShape 9" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:1.6pt;margin-top:18.2pt;width:457.5pt;height:0;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMcAvmHQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIathARVqsEetm2&#10;SLv9AGM7iVXHtmxDQFX/vWNDENteqqoczDgz8+bNvPHq8dRLdOTWCa1KnE1TjLiimgnVlvjb63ay&#10;wMh5ohiRWvESn7nDj+v371aDKfhMd1oybhGAKFcMpsSd96ZIEkc73hM31YYrcDba9sTD1bYJs2QA&#10;9F4mszR9SAZtmbGacufga31x4nXEbxpO/demcdwjWWLg5uNp47kPZ7JekaK1xHSCXmmQf2DRE6Gg&#10;6A2qJp6ggxV/QPWCWu1046dU94luGkF57AG6ydLfunnpiOGxFxiOM7cxuf8HS78cdxYJVuIcI0V6&#10;kOjp4HWsjJZhPINxBURVamdDg/SkXsyzpt8dUrrqiGp5DH49G8jNQkbyJiVcnIEi++GzZhBDAD/O&#10;6tTYPkDCFNApSnK+ScJPHlH4OF9k6WwOytHRl5BiTDTW+U9c9ygYJXbeEtF2vtJKgfDaZrEMOT47&#10;H2iRYkwIVZXeCimj/lKhocTL+WweE5yWggVnCHO23VfSoiMJGxR/sUfw3IdZfVAsgnWcsM3V9kTI&#10;iw3FpQp40BjQuVqXFfmxTJebxWaRT/LZw2aSp3U9edpW+eRhm32c1x/qqqqzn4FalhedYIyrwG5c&#10;1yz/u3W4PpzLot0W9jaG5C16nBeQHf8j6ahsEPOyFnvNzjs7Kg4bGoOvryk8gfs72Pdvfv0LAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD3XM8v2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAEIbv&#10;gv9hGcGL2E2iljZmU4rgwaNtwes0OybR7GzIbprYX++IBz0N7wfvPMVmdp060RBazwbSRQKKuPK2&#10;5drAYf98uwIVIrLFzjMZ+KIAm/LyosDc+olf6bSLtZIRDjkaaGLsc61D1ZDDsPA9sWTvfnAYRQ61&#10;tgNOMu46nSXJUjtsWT402NNTQ9XnbnQGKIwPabJdu/rwcp5u3rLzx9Tvjbm+mrePoCLN8a8MP/iC&#10;DqUwHf3INqjOwF0mRTnLe1ASr9OVGMdfQ5eF/s9ffgMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBMcAvmHQIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQD3XM8v2gAAAAcBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0090751D" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Studi Economici e Sociali : RIVISTA DI VITA ECONOMICA</w:t>
+      </w:r>
+      <w:r w:rsidR="0090751D" w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F363A6">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ISSN 0391-8750</w:t>
+      </w:r>
+    </w:hyperlink>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-      <w:jc w:val="center"/>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EA452C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1CA9A44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bahnschrift SemiBold Condensed" w:hAnsi="Bahnschrift SemiBold Condensed"/>
-        <w:sz w:val="32"/>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
         <w:szCs w:val="32"/>
-        <w:u w:val="single"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
-    </w:pPr>
-[...3 lines deleted...]
-    <w:r w:rsidRPr="0058553D">
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> HYPERLINK "https://economiciesocialijournal.org/" </w:instrText>
-[...5 lines deleted...]
-    <w:r w:rsidR="00B643AE" w:rsidRPr="00B643AE">
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
       <w:rPr>
-        <w:rStyle w:val="Lienhypertexte"/>
-[...4 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:t>Studi</w:t>
-[...2 lines deleted...]
-    <w:r w:rsidR="00B643AE" w:rsidRPr="00B643AE">
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
       <w:rPr>
-        <w:rStyle w:val="Lienhypertexte"/>
-[...4 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:r w:rsidR="00B643AE" w:rsidRPr="00B643AE">
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
       <w:rPr>
-        <w:rStyle w:val="Lienhypertexte"/>
-[...4 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:t>Economici</w:t>
-[...2 lines deleted...]
-    <w:r w:rsidR="00B643AE" w:rsidRPr="00B643AE">
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
       <w:rPr>
-        <w:rStyle w:val="Lienhypertexte"/>
-[...4 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:t xml:space="preserve"> e </w:t>
-[...2 lines deleted...]
-    <w:r w:rsidR="00B643AE" w:rsidRPr="00B643AE">
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
       <w:rPr>
-        <w:rStyle w:val="Lienhypertexte"/>
-[...4 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:t>Sociali</w:t>
-[...2 lines deleted...]
-    <w:r w:rsidR="00B643AE" w:rsidRPr="00B643AE">
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
       <w:rPr>
-        <w:rStyle w:val="Lienhypertexte"/>
-[...4 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:t>:</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00B643AE" w:rsidRPr="00B643AE">
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
       <w:rPr>
-        <w:rStyle w:val="Lienhypertexte"/>
-[...5 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00B643AE" w:rsidRPr="00B643AE">
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CF5206B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2C88AC22"/>
+    <w:lvl w:ilvl="0" w:tplc="D074B24A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rStyle w:val="Lienhypertexte"/>
-[...4 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:t>RIVISTA DI VITA ECONOMICA</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00B643AE" w:rsidRPr="00B643AE">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rStyle w:val="Lienhypertexte"/>
-[...4 lines deleted...]
-        <w:rtl/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:t xml:space="preserve">               </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00B643AE" w:rsidRPr="00B643AE">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9D2911"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F456218E"/>
+    <w:lvl w:ilvl="0" w:tplc="EBEC6870">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rStyle w:val="Lienhypertexte"/>
-[...4 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:t>ISSN 0391-8750</w:t>
-[...1 lines deleted...]
-    <w:r>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="203B36FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56D6DE56"/>
+    <w:lvl w:ilvl="0" w:tplc="28E0798C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rStyle w:val="Lienhypertexte"/>
-[...4 lines deleted...]
-        <w:lang w:val="fr-FR"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
-[...2 lines deleted...]
-</w:hdr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37991C5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAAA6750"/>
+    <w:lvl w:ilvl="0" w:tplc="8C0877AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A796E7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0523430"/>
+    <w:lvl w:ilvl="0" w:tplc="F30472EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE670CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F306BE0"/>
+    <w:lvl w:ilvl="0" w:tplc="D96EDC86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F782411"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA8C5D3A"/>
+    <w:lvl w:ilvl="0" w:tplc="2F08CB6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AAD032B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6E8D5D8"/>
+    <w:lvl w:ilvl="0" w:tplc="85D818AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52CA544A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F4C1592"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="references"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52EA1912"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0230412C"/>
+    <w:lvl w:ilvl="0" w:tplc="15DA9126">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CED335E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8C878CC"/>
+    <w:lvl w:ilvl="0" w:tplc="963295E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1] "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D2B1111"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7AA4584E"/>
+    <w:lvl w:ilvl="0" w:tplc="6F5E08A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62F80515"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6C8F98A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="yange2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65A23480"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E53CC32E"/>
+    <w:lvl w:ilvl="0" w:tplc="9264B2C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-458"/>
+        </w:tabs>
+        <w:ind w:left="-458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="262"/>
+        </w:tabs>
+        <w:ind w:left="262" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="982"/>
+        </w:tabs>
+        <w:ind w:left="982" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1702"/>
+        </w:tabs>
+        <w:ind w:left="1702" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2422"/>
+        </w:tabs>
+        <w:ind w:left="2422" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3142"/>
+        </w:tabs>
+        <w:ind w:left="3142" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3862"/>
+        </w:tabs>
+        <w:ind w:left="3862" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4582"/>
+        </w:tabs>
+        <w:ind w:left="4582" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AE51428"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82A45B52"/>
+    <w:lvl w:ilvl="0" w:tplc="A1C8FD50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B0A3B17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81B8EEB4"/>
+    <w:lvl w:ilvl="0" w:tplc="DE86784C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CD32DA8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="166470C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="tablehead"/>
+      <w:lvlText w:val="TABLE %1. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EC379BD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="54A0E802"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F8A347C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="60C246C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="14"/>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:hideSpellingErrors/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0094520C"/>
-[...220 lines deleted...]
-    <w:rsid w:val="00FF6AEA"/>
+    <w:rsidRoot w:val="007D0AC6"/>
+    <w:rsid w:val="000013CF"/>
+    <w:rsid w:val="00002882"/>
+    <w:rsid w:val="0000385F"/>
+    <w:rsid w:val="00005EFC"/>
+    <w:rsid w:val="00007744"/>
+    <w:rsid w:val="000106D0"/>
+    <w:rsid w:val="00012CEF"/>
+    <w:rsid w:val="00014633"/>
+    <w:rsid w:val="00015A79"/>
+    <w:rsid w:val="00015F2A"/>
+    <w:rsid w:val="00017858"/>
+    <w:rsid w:val="00027142"/>
+    <w:rsid w:val="000279BE"/>
+    <w:rsid w:val="00034C84"/>
+    <w:rsid w:val="000416A3"/>
+    <w:rsid w:val="000437AE"/>
+    <w:rsid w:val="00047468"/>
+    <w:rsid w:val="000474E3"/>
+    <w:rsid w:val="00047710"/>
+    <w:rsid w:val="000523C5"/>
+    <w:rsid w:val="00053FB7"/>
+    <w:rsid w:val="0006020A"/>
+    <w:rsid w:val="00060330"/>
+    <w:rsid w:val="00060F5C"/>
+    <w:rsid w:val="00061D77"/>
+    <w:rsid w:val="00062720"/>
+    <w:rsid w:val="00065191"/>
+    <w:rsid w:val="00066063"/>
+    <w:rsid w:val="0007154C"/>
+    <w:rsid w:val="0007236F"/>
+    <w:rsid w:val="00073635"/>
+    <w:rsid w:val="00076C16"/>
+    <w:rsid w:val="000776D4"/>
+    <w:rsid w:val="00080CCD"/>
+    <w:rsid w:val="000830A2"/>
+    <w:rsid w:val="00083B9D"/>
+    <w:rsid w:val="00083DD6"/>
+    <w:rsid w:val="00085121"/>
+    <w:rsid w:val="00086551"/>
+    <w:rsid w:val="000877AC"/>
+    <w:rsid w:val="00087876"/>
+    <w:rsid w:val="00087AF7"/>
+    <w:rsid w:val="00090B78"/>
+    <w:rsid w:val="00093380"/>
+    <w:rsid w:val="00094EB8"/>
+    <w:rsid w:val="00095C3E"/>
+    <w:rsid w:val="00096883"/>
+    <w:rsid w:val="000973CC"/>
+    <w:rsid w:val="00097958"/>
+    <w:rsid w:val="00097E2D"/>
+    <w:rsid w:val="000A15DA"/>
+    <w:rsid w:val="000A592D"/>
+    <w:rsid w:val="000A643C"/>
+    <w:rsid w:val="000A7ACA"/>
+    <w:rsid w:val="000B0641"/>
+    <w:rsid w:val="000B5480"/>
+    <w:rsid w:val="000B682B"/>
+    <w:rsid w:val="000C03DA"/>
+    <w:rsid w:val="000C4B17"/>
+    <w:rsid w:val="000C730A"/>
+    <w:rsid w:val="000D099B"/>
+    <w:rsid w:val="000D39C4"/>
+    <w:rsid w:val="000D50C8"/>
+    <w:rsid w:val="000D6591"/>
+    <w:rsid w:val="000D6BC3"/>
+    <w:rsid w:val="000E0AE1"/>
+    <w:rsid w:val="000E0C84"/>
+    <w:rsid w:val="000E0CE9"/>
+    <w:rsid w:val="000E0E3C"/>
+    <w:rsid w:val="000E1C9D"/>
+    <w:rsid w:val="000E28E0"/>
+    <w:rsid w:val="000E46C5"/>
+    <w:rsid w:val="000E4FD6"/>
+    <w:rsid w:val="000E708C"/>
+    <w:rsid w:val="000F279B"/>
+    <w:rsid w:val="000F29E1"/>
+    <w:rsid w:val="000F61E2"/>
+    <w:rsid w:val="000F71D8"/>
+    <w:rsid w:val="000F7ED5"/>
+    <w:rsid w:val="0010046E"/>
+    <w:rsid w:val="00102A61"/>
+    <w:rsid w:val="001041EB"/>
+    <w:rsid w:val="00104BF1"/>
+    <w:rsid w:val="00106F02"/>
+    <w:rsid w:val="001078A8"/>
+    <w:rsid w:val="00107904"/>
+    <w:rsid w:val="001129DE"/>
+    <w:rsid w:val="0011369D"/>
+    <w:rsid w:val="00113F18"/>
+    <w:rsid w:val="00114470"/>
+    <w:rsid w:val="00117326"/>
+    <w:rsid w:val="00117C85"/>
+    <w:rsid w:val="00121C37"/>
+    <w:rsid w:val="00122833"/>
+    <w:rsid w:val="00125C41"/>
+    <w:rsid w:val="00126B1A"/>
+    <w:rsid w:val="0013179E"/>
+    <w:rsid w:val="00131A6C"/>
+    <w:rsid w:val="00131E4C"/>
+    <w:rsid w:val="00133B59"/>
+    <w:rsid w:val="00136716"/>
+    <w:rsid w:val="00137465"/>
+    <w:rsid w:val="00137E25"/>
+    <w:rsid w:val="00137F36"/>
+    <w:rsid w:val="001434C3"/>
+    <w:rsid w:val="001441CB"/>
+    <w:rsid w:val="00145453"/>
+    <w:rsid w:val="0014611F"/>
+    <w:rsid w:val="00146861"/>
+    <w:rsid w:val="001517E4"/>
+    <w:rsid w:val="00151E7C"/>
+    <w:rsid w:val="00152A7D"/>
+    <w:rsid w:val="00153387"/>
+    <w:rsid w:val="00153D9E"/>
+    <w:rsid w:val="00154C55"/>
+    <w:rsid w:val="00157C06"/>
+    <w:rsid w:val="00161845"/>
+    <w:rsid w:val="00162849"/>
+    <w:rsid w:val="00164383"/>
+    <w:rsid w:val="00166432"/>
+    <w:rsid w:val="00167012"/>
+    <w:rsid w:val="001671A8"/>
+    <w:rsid w:val="0016761A"/>
+    <w:rsid w:val="00167BE2"/>
+    <w:rsid w:val="0017238E"/>
+    <w:rsid w:val="00177E2C"/>
+    <w:rsid w:val="00180992"/>
+    <w:rsid w:val="00180FD2"/>
+    <w:rsid w:val="00180FD4"/>
+    <w:rsid w:val="00181509"/>
+    <w:rsid w:val="00181965"/>
+    <w:rsid w:val="00185202"/>
+    <w:rsid w:val="00187B69"/>
+    <w:rsid w:val="0019050C"/>
+    <w:rsid w:val="00192E8C"/>
+    <w:rsid w:val="0019391D"/>
+    <w:rsid w:val="00195579"/>
+    <w:rsid w:val="001A0839"/>
+    <w:rsid w:val="001A33EF"/>
+    <w:rsid w:val="001B2439"/>
+    <w:rsid w:val="001B2EF9"/>
+    <w:rsid w:val="001B4AB3"/>
+    <w:rsid w:val="001B5250"/>
+    <w:rsid w:val="001B5719"/>
+    <w:rsid w:val="001B621C"/>
+    <w:rsid w:val="001B64D0"/>
+    <w:rsid w:val="001B7915"/>
+    <w:rsid w:val="001C0FE6"/>
+    <w:rsid w:val="001C19EB"/>
+    <w:rsid w:val="001C1DDC"/>
+    <w:rsid w:val="001C7AC5"/>
+    <w:rsid w:val="001D04CA"/>
+    <w:rsid w:val="001D19C3"/>
+    <w:rsid w:val="001D218B"/>
+    <w:rsid w:val="001D5074"/>
+    <w:rsid w:val="001E1922"/>
+    <w:rsid w:val="001E2071"/>
+    <w:rsid w:val="001E5CFB"/>
+    <w:rsid w:val="001E608B"/>
+    <w:rsid w:val="001E69C1"/>
+    <w:rsid w:val="001E7DCD"/>
+    <w:rsid w:val="001E7FFA"/>
+    <w:rsid w:val="001F0AFC"/>
+    <w:rsid w:val="001F470F"/>
+    <w:rsid w:val="001F4ACD"/>
+    <w:rsid w:val="001F6170"/>
+    <w:rsid w:val="001F63D7"/>
+    <w:rsid w:val="001F6ACF"/>
+    <w:rsid w:val="001F6FB1"/>
+    <w:rsid w:val="00204431"/>
+    <w:rsid w:val="0020464A"/>
+    <w:rsid w:val="00204A25"/>
+    <w:rsid w:val="0020608E"/>
+    <w:rsid w:val="002073B6"/>
+    <w:rsid w:val="002076CA"/>
+    <w:rsid w:val="002079DD"/>
+    <w:rsid w:val="00212DCC"/>
+    <w:rsid w:val="002141C1"/>
+    <w:rsid w:val="00215A82"/>
+    <w:rsid w:val="00216F2A"/>
+    <w:rsid w:val="00220914"/>
+    <w:rsid w:val="00221D61"/>
+    <w:rsid w:val="00221FB3"/>
+    <w:rsid w:val="00224456"/>
+    <w:rsid w:val="00225BEA"/>
+    <w:rsid w:val="00230440"/>
+    <w:rsid w:val="00230AAB"/>
+    <w:rsid w:val="00231A19"/>
+    <w:rsid w:val="00232081"/>
+    <w:rsid w:val="00232DA1"/>
+    <w:rsid w:val="002378BD"/>
+    <w:rsid w:val="00237B26"/>
+    <w:rsid w:val="00240303"/>
+    <w:rsid w:val="0024180A"/>
+    <w:rsid w:val="0024268D"/>
+    <w:rsid w:val="00250442"/>
+    <w:rsid w:val="00250A66"/>
+    <w:rsid w:val="00254EC2"/>
+    <w:rsid w:val="002550AB"/>
+    <w:rsid w:val="00256322"/>
+    <w:rsid w:val="002575A8"/>
+    <w:rsid w:val="00260476"/>
+    <w:rsid w:val="00261B88"/>
+    <w:rsid w:val="0026229E"/>
+    <w:rsid w:val="002622CD"/>
+    <w:rsid w:val="00266574"/>
+    <w:rsid w:val="002668F8"/>
+    <w:rsid w:val="00270E78"/>
+    <w:rsid w:val="00271390"/>
+    <w:rsid w:val="00271AB9"/>
+    <w:rsid w:val="0027245E"/>
+    <w:rsid w:val="002743A4"/>
+    <w:rsid w:val="00274BCC"/>
+    <w:rsid w:val="00275406"/>
+    <w:rsid w:val="002769E7"/>
+    <w:rsid w:val="00281882"/>
+    <w:rsid w:val="00281D99"/>
+    <w:rsid w:val="002821B9"/>
+    <w:rsid w:val="0028392E"/>
+    <w:rsid w:val="0028450D"/>
+    <w:rsid w:val="00291EBF"/>
+    <w:rsid w:val="00296D8E"/>
+    <w:rsid w:val="002A0772"/>
+    <w:rsid w:val="002B0601"/>
+    <w:rsid w:val="002B10C7"/>
+    <w:rsid w:val="002B66EF"/>
+    <w:rsid w:val="002B6EC9"/>
+    <w:rsid w:val="002B7609"/>
+    <w:rsid w:val="002C0665"/>
+    <w:rsid w:val="002C2C92"/>
+    <w:rsid w:val="002C4749"/>
+    <w:rsid w:val="002C6317"/>
+    <w:rsid w:val="002D07B9"/>
+    <w:rsid w:val="002D0C71"/>
+    <w:rsid w:val="002D0F04"/>
+    <w:rsid w:val="002D31A6"/>
+    <w:rsid w:val="002D4A56"/>
+    <w:rsid w:val="002D797A"/>
+    <w:rsid w:val="002E0BC4"/>
+    <w:rsid w:val="002E184C"/>
+    <w:rsid w:val="002E2CAE"/>
+    <w:rsid w:val="002E6409"/>
+    <w:rsid w:val="002F137A"/>
+    <w:rsid w:val="002F267D"/>
+    <w:rsid w:val="002F3D30"/>
+    <w:rsid w:val="002F41A4"/>
+    <w:rsid w:val="002F48E3"/>
+    <w:rsid w:val="002F6BBA"/>
+    <w:rsid w:val="002F6DFA"/>
+    <w:rsid w:val="002F7C5F"/>
+    <w:rsid w:val="0030038F"/>
+    <w:rsid w:val="00302D7F"/>
+    <w:rsid w:val="00305125"/>
+    <w:rsid w:val="00306442"/>
+    <w:rsid w:val="003069FB"/>
+    <w:rsid w:val="00312C0C"/>
+    <w:rsid w:val="00313AA2"/>
+    <w:rsid w:val="003200C9"/>
+    <w:rsid w:val="003209C7"/>
+    <w:rsid w:val="0032306D"/>
+    <w:rsid w:val="00326170"/>
+    <w:rsid w:val="003263E9"/>
+    <w:rsid w:val="00326D35"/>
+    <w:rsid w:val="00331183"/>
+    <w:rsid w:val="00331739"/>
+    <w:rsid w:val="00332063"/>
+    <w:rsid w:val="00333AB9"/>
+    <w:rsid w:val="00333C06"/>
+    <w:rsid w:val="0033459B"/>
+    <w:rsid w:val="00335BE8"/>
+    <w:rsid w:val="00337C87"/>
+    <w:rsid w:val="003413DC"/>
+    <w:rsid w:val="0034265F"/>
+    <w:rsid w:val="00343A49"/>
+    <w:rsid w:val="00346441"/>
+    <w:rsid w:val="003475EC"/>
+    <w:rsid w:val="0035076B"/>
+    <w:rsid w:val="003517F8"/>
+    <w:rsid w:val="00352BEB"/>
+    <w:rsid w:val="00353885"/>
+    <w:rsid w:val="00361EB1"/>
+    <w:rsid w:val="003629D1"/>
+    <w:rsid w:val="003637CE"/>
+    <w:rsid w:val="003715EC"/>
+    <w:rsid w:val="00373753"/>
+    <w:rsid w:val="00376867"/>
+    <w:rsid w:val="00376A96"/>
+    <w:rsid w:val="003772AC"/>
+    <w:rsid w:val="00377F64"/>
+    <w:rsid w:val="00380264"/>
+    <w:rsid w:val="00381E56"/>
+    <w:rsid w:val="003826FF"/>
+    <w:rsid w:val="00393D9D"/>
+    <w:rsid w:val="00393E61"/>
+    <w:rsid w:val="00396D02"/>
+    <w:rsid w:val="003A0041"/>
+    <w:rsid w:val="003A1C3E"/>
+    <w:rsid w:val="003A2970"/>
+    <w:rsid w:val="003A5088"/>
+    <w:rsid w:val="003A7D80"/>
+    <w:rsid w:val="003B0E46"/>
+    <w:rsid w:val="003B14AA"/>
+    <w:rsid w:val="003B19C7"/>
+    <w:rsid w:val="003B25A5"/>
+    <w:rsid w:val="003B3120"/>
+    <w:rsid w:val="003B3537"/>
+    <w:rsid w:val="003B567E"/>
+    <w:rsid w:val="003B6932"/>
+    <w:rsid w:val="003B79EB"/>
+    <w:rsid w:val="003B7ED0"/>
+    <w:rsid w:val="003C0D91"/>
+    <w:rsid w:val="003C3E42"/>
+    <w:rsid w:val="003C4B05"/>
+    <w:rsid w:val="003C72E2"/>
+    <w:rsid w:val="003D07D2"/>
+    <w:rsid w:val="003D5B84"/>
+    <w:rsid w:val="003D79CF"/>
+    <w:rsid w:val="003E0207"/>
+    <w:rsid w:val="003E304D"/>
+    <w:rsid w:val="003E4AA5"/>
+    <w:rsid w:val="003F0964"/>
+    <w:rsid w:val="003F18A1"/>
+    <w:rsid w:val="003F1D93"/>
+    <w:rsid w:val="003F2EB6"/>
+    <w:rsid w:val="003F4897"/>
+    <w:rsid w:val="003F6587"/>
+    <w:rsid w:val="00402C7D"/>
+    <w:rsid w:val="00403A74"/>
+    <w:rsid w:val="00407351"/>
+    <w:rsid w:val="00407C2D"/>
+    <w:rsid w:val="004106DF"/>
+    <w:rsid w:val="00411A71"/>
+    <w:rsid w:val="00411C0C"/>
+    <w:rsid w:val="0041399A"/>
+    <w:rsid w:val="00414535"/>
+    <w:rsid w:val="00414EA0"/>
+    <w:rsid w:val="00420D64"/>
+    <w:rsid w:val="00424E85"/>
+    <w:rsid w:val="00425BE9"/>
+    <w:rsid w:val="00427072"/>
+    <w:rsid w:val="0043585C"/>
+    <w:rsid w:val="00441F35"/>
+    <w:rsid w:val="00443205"/>
+    <w:rsid w:val="004439D2"/>
+    <w:rsid w:val="004503E9"/>
+    <w:rsid w:val="00453463"/>
+    <w:rsid w:val="00454493"/>
+    <w:rsid w:val="004550E4"/>
+    <w:rsid w:val="004637E8"/>
+    <w:rsid w:val="00467368"/>
+    <w:rsid w:val="004674CD"/>
+    <w:rsid w:val="004710EE"/>
+    <w:rsid w:val="00472E56"/>
+    <w:rsid w:val="004740EC"/>
+    <w:rsid w:val="004819CF"/>
+    <w:rsid w:val="00481DA2"/>
+    <w:rsid w:val="00482432"/>
+    <w:rsid w:val="00484866"/>
+    <w:rsid w:val="004859D6"/>
+    <w:rsid w:val="00485FD1"/>
+    <w:rsid w:val="0048797E"/>
+    <w:rsid w:val="00487DD3"/>
+    <w:rsid w:val="004902C8"/>
+    <w:rsid w:val="004905D4"/>
+    <w:rsid w:val="00492E44"/>
+    <w:rsid w:val="004947B9"/>
+    <w:rsid w:val="0049514C"/>
+    <w:rsid w:val="00496DFD"/>
+    <w:rsid w:val="004A0C8B"/>
+    <w:rsid w:val="004A187E"/>
+    <w:rsid w:val="004A335F"/>
+    <w:rsid w:val="004A3F3D"/>
+    <w:rsid w:val="004A4FDB"/>
+    <w:rsid w:val="004A5FC0"/>
+    <w:rsid w:val="004A7C83"/>
+    <w:rsid w:val="004B1FFE"/>
+    <w:rsid w:val="004B2F8C"/>
+    <w:rsid w:val="004B4EDE"/>
+    <w:rsid w:val="004B589F"/>
+    <w:rsid w:val="004B661B"/>
+    <w:rsid w:val="004B76DC"/>
+    <w:rsid w:val="004C0B2C"/>
+    <w:rsid w:val="004C3BEB"/>
+    <w:rsid w:val="004C59ED"/>
+    <w:rsid w:val="004C65D5"/>
+    <w:rsid w:val="004D7295"/>
+    <w:rsid w:val="004E140A"/>
+    <w:rsid w:val="004E154B"/>
+    <w:rsid w:val="004E1914"/>
+    <w:rsid w:val="004E3613"/>
+    <w:rsid w:val="004E3AFD"/>
+    <w:rsid w:val="004E3CAD"/>
+    <w:rsid w:val="004E6C69"/>
+    <w:rsid w:val="004F101E"/>
+    <w:rsid w:val="004F2A11"/>
+    <w:rsid w:val="004F3166"/>
+    <w:rsid w:val="004F3208"/>
+    <w:rsid w:val="004F54D2"/>
+    <w:rsid w:val="004F6193"/>
+    <w:rsid w:val="00501713"/>
+    <w:rsid w:val="00505F41"/>
+    <w:rsid w:val="0050794C"/>
+    <w:rsid w:val="0051075B"/>
+    <w:rsid w:val="00511236"/>
+    <w:rsid w:val="00511539"/>
+    <w:rsid w:val="00512DE0"/>
+    <w:rsid w:val="0051361F"/>
+    <w:rsid w:val="00515455"/>
+    <w:rsid w:val="00516317"/>
+    <w:rsid w:val="005174FF"/>
+    <w:rsid w:val="00520EC3"/>
+    <w:rsid w:val="0052138C"/>
+    <w:rsid w:val="005213A1"/>
+    <w:rsid w:val="00523362"/>
+    <w:rsid w:val="00523B26"/>
+    <w:rsid w:val="0052442F"/>
+    <w:rsid w:val="00526CFA"/>
+    <w:rsid w:val="00530CAF"/>
+    <w:rsid w:val="0053172B"/>
+    <w:rsid w:val="00531BC2"/>
+    <w:rsid w:val="00532941"/>
+    <w:rsid w:val="00535A39"/>
+    <w:rsid w:val="005373E3"/>
+    <w:rsid w:val="00540DCE"/>
+    <w:rsid w:val="00540DD7"/>
+    <w:rsid w:val="00541F86"/>
+    <w:rsid w:val="00541FCB"/>
+    <w:rsid w:val="0054283A"/>
+    <w:rsid w:val="00545E9C"/>
+    <w:rsid w:val="00547658"/>
+    <w:rsid w:val="0054768C"/>
+    <w:rsid w:val="0055649A"/>
+    <w:rsid w:val="00563102"/>
+    <w:rsid w:val="00572013"/>
+    <w:rsid w:val="00573257"/>
+    <w:rsid w:val="005778F7"/>
+    <w:rsid w:val="00577A3F"/>
+    <w:rsid w:val="005805DF"/>
+    <w:rsid w:val="0058326E"/>
+    <w:rsid w:val="005833B8"/>
+    <w:rsid w:val="00583A03"/>
+    <w:rsid w:val="005841BA"/>
+    <w:rsid w:val="00584301"/>
+    <w:rsid w:val="00585DD8"/>
+    <w:rsid w:val="005877F2"/>
+    <w:rsid w:val="00592442"/>
+    <w:rsid w:val="0059283B"/>
+    <w:rsid w:val="00593E92"/>
+    <w:rsid w:val="005949F1"/>
+    <w:rsid w:val="005956F7"/>
+    <w:rsid w:val="00595CB2"/>
+    <w:rsid w:val="005978C8"/>
+    <w:rsid w:val="005A0A0F"/>
+    <w:rsid w:val="005A1AD0"/>
+    <w:rsid w:val="005A2361"/>
+    <w:rsid w:val="005A24ED"/>
+    <w:rsid w:val="005A2573"/>
+    <w:rsid w:val="005A4131"/>
+    <w:rsid w:val="005A4783"/>
+    <w:rsid w:val="005A6B87"/>
+    <w:rsid w:val="005B0825"/>
+    <w:rsid w:val="005B0A84"/>
+    <w:rsid w:val="005B2D16"/>
+    <w:rsid w:val="005B4DAF"/>
+    <w:rsid w:val="005B56A0"/>
+    <w:rsid w:val="005B5788"/>
+    <w:rsid w:val="005B60D5"/>
+    <w:rsid w:val="005B693A"/>
+    <w:rsid w:val="005C11D6"/>
+    <w:rsid w:val="005C12EA"/>
+    <w:rsid w:val="005C1759"/>
+    <w:rsid w:val="005C234E"/>
+    <w:rsid w:val="005D02EE"/>
+    <w:rsid w:val="005D0C1B"/>
+    <w:rsid w:val="005D210E"/>
+    <w:rsid w:val="005D3D27"/>
+    <w:rsid w:val="005D464B"/>
+    <w:rsid w:val="005D7D3A"/>
+    <w:rsid w:val="005D7EB1"/>
+    <w:rsid w:val="005E2A0C"/>
+    <w:rsid w:val="005E6EF7"/>
+    <w:rsid w:val="005E736A"/>
+    <w:rsid w:val="005E75FC"/>
+    <w:rsid w:val="005F042D"/>
+    <w:rsid w:val="005F3D1C"/>
+    <w:rsid w:val="005F534C"/>
+    <w:rsid w:val="005F75F8"/>
+    <w:rsid w:val="006044C7"/>
+    <w:rsid w:val="006123B6"/>
+    <w:rsid w:val="00613977"/>
+    <w:rsid w:val="0061553D"/>
+    <w:rsid w:val="0061627D"/>
+    <w:rsid w:val="006206C7"/>
+    <w:rsid w:val="00621C0D"/>
+    <w:rsid w:val="00622EC4"/>
+    <w:rsid w:val="0062488B"/>
+    <w:rsid w:val="00626DCF"/>
+    <w:rsid w:val="00630FE2"/>
+    <w:rsid w:val="006327F1"/>
+    <w:rsid w:val="00636167"/>
+    <w:rsid w:val="00644417"/>
+    <w:rsid w:val="00647075"/>
+    <w:rsid w:val="00652EBE"/>
+    <w:rsid w:val="006549EF"/>
+    <w:rsid w:val="00655C14"/>
+    <w:rsid w:val="00656420"/>
+    <w:rsid w:val="00662070"/>
+    <w:rsid w:val="0066237A"/>
+    <w:rsid w:val="006628A9"/>
+    <w:rsid w:val="00665A9F"/>
+    <w:rsid w:val="00665B37"/>
+    <w:rsid w:val="006719D8"/>
+    <w:rsid w:val="0067364F"/>
+    <w:rsid w:val="00675D81"/>
+    <w:rsid w:val="00676455"/>
+    <w:rsid w:val="00676EB9"/>
+    <w:rsid w:val="00682B00"/>
+    <w:rsid w:val="00685AA5"/>
+    <w:rsid w:val="00685FB4"/>
+    <w:rsid w:val="006863DA"/>
+    <w:rsid w:val="00687CA7"/>
+    <w:rsid w:val="00687D3A"/>
+    <w:rsid w:val="006925E2"/>
+    <w:rsid w:val="006A0231"/>
+    <w:rsid w:val="006A090C"/>
+    <w:rsid w:val="006A1384"/>
+    <w:rsid w:val="006A34DA"/>
+    <w:rsid w:val="006A6AEE"/>
+    <w:rsid w:val="006B027E"/>
+    <w:rsid w:val="006B0965"/>
+    <w:rsid w:val="006B6754"/>
+    <w:rsid w:val="006B71FD"/>
+    <w:rsid w:val="006C0661"/>
+    <w:rsid w:val="006C0E3B"/>
+    <w:rsid w:val="006C18AF"/>
+    <w:rsid w:val="006C1D12"/>
+    <w:rsid w:val="006D29E6"/>
+    <w:rsid w:val="006D449D"/>
+    <w:rsid w:val="006D5851"/>
+    <w:rsid w:val="006D5DAA"/>
+    <w:rsid w:val="006D60D9"/>
+    <w:rsid w:val="006D6178"/>
+    <w:rsid w:val="006E361D"/>
+    <w:rsid w:val="006E3810"/>
+    <w:rsid w:val="006E44B1"/>
+    <w:rsid w:val="006E492E"/>
+    <w:rsid w:val="006E4C9D"/>
+    <w:rsid w:val="006E5DCF"/>
+    <w:rsid w:val="006E669C"/>
+    <w:rsid w:val="006E786F"/>
+    <w:rsid w:val="006F01C3"/>
+    <w:rsid w:val="006F5B9E"/>
+    <w:rsid w:val="006F7480"/>
+    <w:rsid w:val="0070124C"/>
+    <w:rsid w:val="007017C6"/>
+    <w:rsid w:val="007027BB"/>
+    <w:rsid w:val="00705140"/>
+    <w:rsid w:val="007066C5"/>
+    <w:rsid w:val="00712FFF"/>
+    <w:rsid w:val="007142C8"/>
+    <w:rsid w:val="00717A32"/>
+    <w:rsid w:val="00720729"/>
+    <w:rsid w:val="007212E2"/>
+    <w:rsid w:val="00723DEB"/>
+    <w:rsid w:val="007240E7"/>
+    <w:rsid w:val="00731AEB"/>
+    <w:rsid w:val="00740C36"/>
+    <w:rsid w:val="00741A8F"/>
+    <w:rsid w:val="00742008"/>
+    <w:rsid w:val="007421A2"/>
+    <w:rsid w:val="00743BA0"/>
+    <w:rsid w:val="00747DFD"/>
+    <w:rsid w:val="00754329"/>
+    <w:rsid w:val="007547A1"/>
+    <w:rsid w:val="00756A93"/>
+    <w:rsid w:val="0075769A"/>
+    <w:rsid w:val="00765DEF"/>
+    <w:rsid w:val="00766E46"/>
+    <w:rsid w:val="00770E6E"/>
+    <w:rsid w:val="00771A7C"/>
+    <w:rsid w:val="0077230A"/>
+    <w:rsid w:val="00772725"/>
+    <w:rsid w:val="00773EB7"/>
+    <w:rsid w:val="007751AA"/>
+    <w:rsid w:val="00777AD7"/>
+    <w:rsid w:val="007912CE"/>
+    <w:rsid w:val="00793C45"/>
+    <w:rsid w:val="00794480"/>
+    <w:rsid w:val="0079451D"/>
+    <w:rsid w:val="007A04C8"/>
+    <w:rsid w:val="007A3102"/>
+    <w:rsid w:val="007A3B30"/>
+    <w:rsid w:val="007A3FC0"/>
+    <w:rsid w:val="007A49BA"/>
+    <w:rsid w:val="007A609F"/>
+    <w:rsid w:val="007A6118"/>
+    <w:rsid w:val="007A69A0"/>
+    <w:rsid w:val="007A7484"/>
+    <w:rsid w:val="007B57A1"/>
+    <w:rsid w:val="007B7535"/>
+    <w:rsid w:val="007C0D3D"/>
+    <w:rsid w:val="007C2A08"/>
+    <w:rsid w:val="007C60D8"/>
+    <w:rsid w:val="007D0AC6"/>
+    <w:rsid w:val="007D1E25"/>
+    <w:rsid w:val="007D2077"/>
+    <w:rsid w:val="007D7A78"/>
+    <w:rsid w:val="007E5812"/>
+    <w:rsid w:val="007E68A5"/>
+    <w:rsid w:val="007F1EC7"/>
+    <w:rsid w:val="007F286F"/>
+    <w:rsid w:val="007F2C82"/>
+    <w:rsid w:val="007F36F4"/>
+    <w:rsid w:val="007F3EAF"/>
+    <w:rsid w:val="007F40B0"/>
+    <w:rsid w:val="007F5F38"/>
+    <w:rsid w:val="007F665B"/>
+    <w:rsid w:val="008042C8"/>
+    <w:rsid w:val="00805CFD"/>
+    <w:rsid w:val="00807F15"/>
+    <w:rsid w:val="0081359D"/>
+    <w:rsid w:val="008136A0"/>
+    <w:rsid w:val="00813CDD"/>
+    <w:rsid w:val="00814164"/>
+    <w:rsid w:val="00814AD7"/>
+    <w:rsid w:val="00815A2E"/>
+    <w:rsid w:val="008168B9"/>
+    <w:rsid w:val="00820B4E"/>
+    <w:rsid w:val="00822488"/>
+    <w:rsid w:val="00823B38"/>
+    <w:rsid w:val="00823F1C"/>
+    <w:rsid w:val="00824697"/>
+    <w:rsid w:val="00827A30"/>
+    <w:rsid w:val="008318B8"/>
+    <w:rsid w:val="00831DDD"/>
+    <w:rsid w:val="00832386"/>
+    <w:rsid w:val="008332DA"/>
+    <w:rsid w:val="008344C2"/>
+    <w:rsid w:val="00834BAC"/>
+    <w:rsid w:val="00836D01"/>
+    <w:rsid w:val="008379F3"/>
+    <w:rsid w:val="00837EA3"/>
+    <w:rsid w:val="008405EA"/>
+    <w:rsid w:val="008439A0"/>
+    <w:rsid w:val="00843BE9"/>
+    <w:rsid w:val="008508FF"/>
+    <w:rsid w:val="00850CAC"/>
+    <w:rsid w:val="0085238C"/>
+    <w:rsid w:val="008530DA"/>
+    <w:rsid w:val="008538D0"/>
+    <w:rsid w:val="00853BF4"/>
+    <w:rsid w:val="00854ED5"/>
+    <w:rsid w:val="00855965"/>
+    <w:rsid w:val="00856356"/>
+    <w:rsid w:val="008563F2"/>
+    <w:rsid w:val="00860671"/>
+    <w:rsid w:val="00862CD2"/>
+    <w:rsid w:val="0086508B"/>
+    <w:rsid w:val="00866E4F"/>
+    <w:rsid w:val="008706D8"/>
+    <w:rsid w:val="0087156B"/>
+    <w:rsid w:val="00872D7E"/>
+    <w:rsid w:val="008754E6"/>
+    <w:rsid w:val="0087776F"/>
+    <w:rsid w:val="0088233C"/>
+    <w:rsid w:val="0088280A"/>
+    <w:rsid w:val="00883EB7"/>
+    <w:rsid w:val="008922A3"/>
+    <w:rsid w:val="00892C9F"/>
+    <w:rsid w:val="00892FBD"/>
+    <w:rsid w:val="00893AD8"/>
+    <w:rsid w:val="00893D2C"/>
+    <w:rsid w:val="00894D11"/>
+    <w:rsid w:val="0089523F"/>
+    <w:rsid w:val="008967E5"/>
+    <w:rsid w:val="00897BCF"/>
+    <w:rsid w:val="008A07FE"/>
+    <w:rsid w:val="008A12AD"/>
+    <w:rsid w:val="008A1677"/>
+    <w:rsid w:val="008A6436"/>
+    <w:rsid w:val="008A6E5D"/>
+    <w:rsid w:val="008B04B3"/>
+    <w:rsid w:val="008B060F"/>
+    <w:rsid w:val="008B144F"/>
+    <w:rsid w:val="008B1A88"/>
+    <w:rsid w:val="008B279B"/>
+    <w:rsid w:val="008B3B85"/>
+    <w:rsid w:val="008B42E3"/>
+    <w:rsid w:val="008B4E8C"/>
+    <w:rsid w:val="008B60B8"/>
+    <w:rsid w:val="008C12BE"/>
+    <w:rsid w:val="008C1B93"/>
+    <w:rsid w:val="008C22C7"/>
+    <w:rsid w:val="008C38EB"/>
+    <w:rsid w:val="008C414B"/>
+    <w:rsid w:val="008C54EA"/>
+    <w:rsid w:val="008C6701"/>
+    <w:rsid w:val="008C671C"/>
+    <w:rsid w:val="008D28A9"/>
+    <w:rsid w:val="008D3BDF"/>
+    <w:rsid w:val="008D62E1"/>
+    <w:rsid w:val="008D7EA2"/>
+    <w:rsid w:val="008E0F80"/>
+    <w:rsid w:val="008E1CA4"/>
+    <w:rsid w:val="008E34A4"/>
+    <w:rsid w:val="008E3FAA"/>
+    <w:rsid w:val="008E737C"/>
+    <w:rsid w:val="008F05B8"/>
+    <w:rsid w:val="008F0C9D"/>
+    <w:rsid w:val="008F0D5A"/>
+    <w:rsid w:val="008F1C12"/>
+    <w:rsid w:val="008F5A4B"/>
+    <w:rsid w:val="008F5EF9"/>
+    <w:rsid w:val="008F5F6F"/>
+    <w:rsid w:val="00900EC1"/>
+    <w:rsid w:val="00901214"/>
+    <w:rsid w:val="00904D6D"/>
+    <w:rsid w:val="00904EC8"/>
+    <w:rsid w:val="00906951"/>
+    <w:rsid w:val="0090751D"/>
+    <w:rsid w:val="0091187A"/>
+    <w:rsid w:val="00912FBC"/>
+    <w:rsid w:val="00913D3B"/>
+    <w:rsid w:val="00913F75"/>
+    <w:rsid w:val="00921D05"/>
+    <w:rsid w:val="0092257C"/>
+    <w:rsid w:val="00923121"/>
+    <w:rsid w:val="009314C3"/>
+    <w:rsid w:val="009317FD"/>
+    <w:rsid w:val="009406FF"/>
+    <w:rsid w:val="00941203"/>
+    <w:rsid w:val="009416C1"/>
+    <w:rsid w:val="0094367D"/>
+    <w:rsid w:val="00943FA1"/>
+    <w:rsid w:val="00945A5C"/>
+    <w:rsid w:val="00946389"/>
+    <w:rsid w:val="0094738D"/>
+    <w:rsid w:val="00950EF7"/>
+    <w:rsid w:val="00954DC1"/>
+    <w:rsid w:val="00955462"/>
+    <w:rsid w:val="00956EB6"/>
+    <w:rsid w:val="00957C11"/>
+    <w:rsid w:val="00960D44"/>
+    <w:rsid w:val="009617A9"/>
+    <w:rsid w:val="009665BE"/>
+    <w:rsid w:val="009673AB"/>
+    <w:rsid w:val="00970E84"/>
+    <w:rsid w:val="00971153"/>
+    <w:rsid w:val="00977B49"/>
+    <w:rsid w:val="00981036"/>
+    <w:rsid w:val="00981E5F"/>
+    <w:rsid w:val="00983846"/>
+    <w:rsid w:val="00990CC8"/>
+    <w:rsid w:val="0099227E"/>
+    <w:rsid w:val="009949C5"/>
+    <w:rsid w:val="009A19B2"/>
+    <w:rsid w:val="009B3EC0"/>
+    <w:rsid w:val="009B5FE8"/>
+    <w:rsid w:val="009B62B1"/>
+    <w:rsid w:val="009B76C2"/>
+    <w:rsid w:val="009C080D"/>
+    <w:rsid w:val="009C5293"/>
+    <w:rsid w:val="009D1905"/>
+    <w:rsid w:val="009D341D"/>
+    <w:rsid w:val="009D41DF"/>
+    <w:rsid w:val="009D709E"/>
+    <w:rsid w:val="009E0249"/>
+    <w:rsid w:val="009E055A"/>
+    <w:rsid w:val="009E0F0F"/>
+    <w:rsid w:val="009E36AC"/>
+    <w:rsid w:val="009E4FB4"/>
+    <w:rsid w:val="009E5694"/>
+    <w:rsid w:val="009E585B"/>
+    <w:rsid w:val="009F040E"/>
+    <w:rsid w:val="00A01765"/>
+    <w:rsid w:val="00A02DD3"/>
+    <w:rsid w:val="00A04D6C"/>
+    <w:rsid w:val="00A05622"/>
+    <w:rsid w:val="00A1136A"/>
+    <w:rsid w:val="00A16250"/>
+    <w:rsid w:val="00A17296"/>
+    <w:rsid w:val="00A17D28"/>
+    <w:rsid w:val="00A21621"/>
+    <w:rsid w:val="00A22457"/>
+    <w:rsid w:val="00A22900"/>
+    <w:rsid w:val="00A31E71"/>
+    <w:rsid w:val="00A3340E"/>
+    <w:rsid w:val="00A42248"/>
+    <w:rsid w:val="00A426C8"/>
+    <w:rsid w:val="00A42ABF"/>
+    <w:rsid w:val="00A4427E"/>
+    <w:rsid w:val="00A46733"/>
+    <w:rsid w:val="00A46ECF"/>
+    <w:rsid w:val="00A477B8"/>
+    <w:rsid w:val="00A47AD5"/>
+    <w:rsid w:val="00A47F03"/>
+    <w:rsid w:val="00A51683"/>
+    <w:rsid w:val="00A51892"/>
+    <w:rsid w:val="00A52037"/>
+    <w:rsid w:val="00A52149"/>
+    <w:rsid w:val="00A5654D"/>
+    <w:rsid w:val="00A5724F"/>
+    <w:rsid w:val="00A61E99"/>
+    <w:rsid w:val="00A6261F"/>
+    <w:rsid w:val="00A63619"/>
+    <w:rsid w:val="00A662A3"/>
+    <w:rsid w:val="00A6697F"/>
+    <w:rsid w:val="00A71C8A"/>
+    <w:rsid w:val="00A71ED6"/>
+    <w:rsid w:val="00A7225F"/>
+    <w:rsid w:val="00A7258A"/>
+    <w:rsid w:val="00A77E76"/>
+    <w:rsid w:val="00A80090"/>
+    <w:rsid w:val="00A85A64"/>
+    <w:rsid w:val="00A93118"/>
+    <w:rsid w:val="00AA3EC5"/>
+    <w:rsid w:val="00AA48F5"/>
+    <w:rsid w:val="00AA4B39"/>
+    <w:rsid w:val="00AA512B"/>
+    <w:rsid w:val="00AA608B"/>
+    <w:rsid w:val="00AA77C0"/>
+    <w:rsid w:val="00AB1CD7"/>
+    <w:rsid w:val="00AB1F5C"/>
+    <w:rsid w:val="00AB4311"/>
+    <w:rsid w:val="00AB49DA"/>
+    <w:rsid w:val="00AB59A7"/>
+    <w:rsid w:val="00AB68F7"/>
+    <w:rsid w:val="00AC077B"/>
+    <w:rsid w:val="00AC0C82"/>
+    <w:rsid w:val="00AC1F08"/>
+    <w:rsid w:val="00AC60ED"/>
+    <w:rsid w:val="00AD0B5C"/>
+    <w:rsid w:val="00AD2373"/>
+    <w:rsid w:val="00AD564C"/>
+    <w:rsid w:val="00AD74B3"/>
+    <w:rsid w:val="00AD7639"/>
+    <w:rsid w:val="00AE3182"/>
+    <w:rsid w:val="00AE43A3"/>
+    <w:rsid w:val="00AF095A"/>
+    <w:rsid w:val="00AF1119"/>
+    <w:rsid w:val="00AF59C3"/>
+    <w:rsid w:val="00B011BB"/>
+    <w:rsid w:val="00B0163B"/>
+    <w:rsid w:val="00B04312"/>
+    <w:rsid w:val="00B0539A"/>
+    <w:rsid w:val="00B06669"/>
+    <w:rsid w:val="00B06F09"/>
+    <w:rsid w:val="00B07DF0"/>
+    <w:rsid w:val="00B14782"/>
+    <w:rsid w:val="00B14B32"/>
+    <w:rsid w:val="00B14BA4"/>
+    <w:rsid w:val="00B14C9C"/>
+    <w:rsid w:val="00B14E05"/>
+    <w:rsid w:val="00B162E1"/>
+    <w:rsid w:val="00B17156"/>
+    <w:rsid w:val="00B17A29"/>
+    <w:rsid w:val="00B17D85"/>
+    <w:rsid w:val="00B21966"/>
+    <w:rsid w:val="00B2363C"/>
+    <w:rsid w:val="00B252F9"/>
+    <w:rsid w:val="00B25977"/>
+    <w:rsid w:val="00B271D8"/>
+    <w:rsid w:val="00B27C45"/>
+    <w:rsid w:val="00B313EB"/>
+    <w:rsid w:val="00B3198A"/>
+    <w:rsid w:val="00B34812"/>
+    <w:rsid w:val="00B357AE"/>
+    <w:rsid w:val="00B37E57"/>
+    <w:rsid w:val="00B42FA5"/>
+    <w:rsid w:val="00B514D3"/>
+    <w:rsid w:val="00B51BC7"/>
+    <w:rsid w:val="00B52134"/>
+    <w:rsid w:val="00B56063"/>
+    <w:rsid w:val="00B570B0"/>
+    <w:rsid w:val="00B57714"/>
+    <w:rsid w:val="00B61620"/>
+    <w:rsid w:val="00B64061"/>
+    <w:rsid w:val="00B65BB6"/>
+    <w:rsid w:val="00B7048C"/>
+    <w:rsid w:val="00B71D8A"/>
+    <w:rsid w:val="00B73F7D"/>
+    <w:rsid w:val="00B743B9"/>
+    <w:rsid w:val="00B768D7"/>
+    <w:rsid w:val="00B778A3"/>
+    <w:rsid w:val="00B809F3"/>
+    <w:rsid w:val="00B85932"/>
+    <w:rsid w:val="00B87588"/>
+    <w:rsid w:val="00B92474"/>
+    <w:rsid w:val="00BA2419"/>
+    <w:rsid w:val="00BB0F2F"/>
+    <w:rsid w:val="00BB1C66"/>
+    <w:rsid w:val="00BB3596"/>
+    <w:rsid w:val="00BB524D"/>
+    <w:rsid w:val="00BB5385"/>
+    <w:rsid w:val="00BB5653"/>
+    <w:rsid w:val="00BB652D"/>
+    <w:rsid w:val="00BB6E3C"/>
+    <w:rsid w:val="00BC06CF"/>
+    <w:rsid w:val="00BC133D"/>
+    <w:rsid w:val="00BC2CD2"/>
+    <w:rsid w:val="00BC3E9C"/>
+    <w:rsid w:val="00BC4AF5"/>
+    <w:rsid w:val="00BC5AA5"/>
+    <w:rsid w:val="00BC7CC2"/>
+    <w:rsid w:val="00BD049F"/>
+    <w:rsid w:val="00BD0E9D"/>
+    <w:rsid w:val="00BD218A"/>
+    <w:rsid w:val="00BD399A"/>
+    <w:rsid w:val="00BD557E"/>
+    <w:rsid w:val="00BD5B18"/>
+    <w:rsid w:val="00BD5F64"/>
+    <w:rsid w:val="00BE0201"/>
+    <w:rsid w:val="00BE3232"/>
+    <w:rsid w:val="00BE520C"/>
+    <w:rsid w:val="00BF16AD"/>
+    <w:rsid w:val="00BF2C8B"/>
+    <w:rsid w:val="00BF34A7"/>
+    <w:rsid w:val="00BF3B14"/>
+    <w:rsid w:val="00BF6218"/>
+    <w:rsid w:val="00C00EA2"/>
+    <w:rsid w:val="00C011EE"/>
+    <w:rsid w:val="00C02535"/>
+    <w:rsid w:val="00C0352A"/>
+    <w:rsid w:val="00C03CE9"/>
+    <w:rsid w:val="00C0425B"/>
+    <w:rsid w:val="00C04F74"/>
+    <w:rsid w:val="00C05811"/>
+    <w:rsid w:val="00C07BEF"/>
+    <w:rsid w:val="00C1015B"/>
+    <w:rsid w:val="00C103A1"/>
+    <w:rsid w:val="00C10A10"/>
+    <w:rsid w:val="00C10D6A"/>
+    <w:rsid w:val="00C10EC0"/>
+    <w:rsid w:val="00C13B9C"/>
+    <w:rsid w:val="00C14063"/>
+    <w:rsid w:val="00C15102"/>
+    <w:rsid w:val="00C15A56"/>
+    <w:rsid w:val="00C16BBF"/>
+    <w:rsid w:val="00C20353"/>
+    <w:rsid w:val="00C22F0A"/>
+    <w:rsid w:val="00C2325B"/>
+    <w:rsid w:val="00C25B1C"/>
+    <w:rsid w:val="00C26299"/>
+    <w:rsid w:val="00C311E4"/>
+    <w:rsid w:val="00C322BB"/>
+    <w:rsid w:val="00C33540"/>
+    <w:rsid w:val="00C350F2"/>
+    <w:rsid w:val="00C35B73"/>
+    <w:rsid w:val="00C35B8F"/>
+    <w:rsid w:val="00C35FBE"/>
+    <w:rsid w:val="00C40E59"/>
+    <w:rsid w:val="00C418BF"/>
+    <w:rsid w:val="00C4258F"/>
+    <w:rsid w:val="00C44562"/>
+    <w:rsid w:val="00C453FB"/>
+    <w:rsid w:val="00C50166"/>
+    <w:rsid w:val="00C502FF"/>
+    <w:rsid w:val="00C55BED"/>
+    <w:rsid w:val="00C55D03"/>
+    <w:rsid w:val="00C55F3E"/>
+    <w:rsid w:val="00C57311"/>
+    <w:rsid w:val="00C61929"/>
+    <w:rsid w:val="00C62E71"/>
+    <w:rsid w:val="00C63059"/>
+    <w:rsid w:val="00C631FE"/>
+    <w:rsid w:val="00C63C08"/>
+    <w:rsid w:val="00C66CCC"/>
+    <w:rsid w:val="00C676A4"/>
+    <w:rsid w:val="00C700B6"/>
+    <w:rsid w:val="00C7182A"/>
+    <w:rsid w:val="00C72659"/>
+    <w:rsid w:val="00C734AC"/>
+    <w:rsid w:val="00C73BD7"/>
+    <w:rsid w:val="00C80CAC"/>
+    <w:rsid w:val="00C8516B"/>
+    <w:rsid w:val="00C854C1"/>
+    <w:rsid w:val="00C85B81"/>
+    <w:rsid w:val="00C9178F"/>
+    <w:rsid w:val="00C93F76"/>
+    <w:rsid w:val="00C9655A"/>
+    <w:rsid w:val="00C96FCA"/>
+    <w:rsid w:val="00C9754D"/>
+    <w:rsid w:val="00C975DF"/>
+    <w:rsid w:val="00CA5D84"/>
+    <w:rsid w:val="00CB1637"/>
+    <w:rsid w:val="00CC1960"/>
+    <w:rsid w:val="00CD0920"/>
+    <w:rsid w:val="00CE1CF3"/>
+    <w:rsid w:val="00CE70F3"/>
+    <w:rsid w:val="00CE7659"/>
+    <w:rsid w:val="00CF0E18"/>
+    <w:rsid w:val="00CF29A4"/>
+    <w:rsid w:val="00CF2F2E"/>
+    <w:rsid w:val="00CF624D"/>
+    <w:rsid w:val="00CF6E34"/>
+    <w:rsid w:val="00D066D9"/>
+    <w:rsid w:val="00D076EF"/>
+    <w:rsid w:val="00D108C5"/>
+    <w:rsid w:val="00D10D7A"/>
+    <w:rsid w:val="00D1187F"/>
+    <w:rsid w:val="00D11C2D"/>
+    <w:rsid w:val="00D1618D"/>
+    <w:rsid w:val="00D167B1"/>
+    <w:rsid w:val="00D16D1B"/>
+    <w:rsid w:val="00D21F66"/>
+    <w:rsid w:val="00D24B66"/>
+    <w:rsid w:val="00D24C22"/>
+    <w:rsid w:val="00D31492"/>
+    <w:rsid w:val="00D3478B"/>
+    <w:rsid w:val="00D35E12"/>
+    <w:rsid w:val="00D413DD"/>
+    <w:rsid w:val="00D4189D"/>
+    <w:rsid w:val="00D424E3"/>
+    <w:rsid w:val="00D42604"/>
+    <w:rsid w:val="00D43436"/>
+    <w:rsid w:val="00D4389A"/>
+    <w:rsid w:val="00D4436A"/>
+    <w:rsid w:val="00D45829"/>
+    <w:rsid w:val="00D45DEF"/>
+    <w:rsid w:val="00D45FB7"/>
+    <w:rsid w:val="00D46347"/>
+    <w:rsid w:val="00D46954"/>
+    <w:rsid w:val="00D46BAD"/>
+    <w:rsid w:val="00D51E72"/>
+    <w:rsid w:val="00D520E6"/>
+    <w:rsid w:val="00D534EA"/>
+    <w:rsid w:val="00D540A4"/>
+    <w:rsid w:val="00D54DBC"/>
+    <w:rsid w:val="00D551C5"/>
+    <w:rsid w:val="00D56972"/>
+    <w:rsid w:val="00D570F3"/>
+    <w:rsid w:val="00D57DE1"/>
+    <w:rsid w:val="00D61C85"/>
+    <w:rsid w:val="00D624E5"/>
+    <w:rsid w:val="00D634A8"/>
+    <w:rsid w:val="00D64C3D"/>
+    <w:rsid w:val="00D65A1C"/>
+    <w:rsid w:val="00D67099"/>
+    <w:rsid w:val="00D71939"/>
+    <w:rsid w:val="00D72D27"/>
+    <w:rsid w:val="00D73317"/>
+    <w:rsid w:val="00D743C8"/>
+    <w:rsid w:val="00D743DA"/>
+    <w:rsid w:val="00D744B5"/>
+    <w:rsid w:val="00D745B1"/>
+    <w:rsid w:val="00D74C5F"/>
+    <w:rsid w:val="00D753F3"/>
+    <w:rsid w:val="00D76C57"/>
+    <w:rsid w:val="00D8439B"/>
+    <w:rsid w:val="00D9045B"/>
+    <w:rsid w:val="00D90EA9"/>
+    <w:rsid w:val="00D941C3"/>
+    <w:rsid w:val="00D94A99"/>
+    <w:rsid w:val="00D95324"/>
+    <w:rsid w:val="00D95482"/>
+    <w:rsid w:val="00DA0390"/>
+    <w:rsid w:val="00DA1940"/>
+    <w:rsid w:val="00DA3C3C"/>
+    <w:rsid w:val="00DB05EC"/>
+    <w:rsid w:val="00DB166E"/>
+    <w:rsid w:val="00DB3D8C"/>
+    <w:rsid w:val="00DB43B8"/>
+    <w:rsid w:val="00DB54A9"/>
+    <w:rsid w:val="00DB7BD1"/>
+    <w:rsid w:val="00DB7C8A"/>
+    <w:rsid w:val="00DC2DC5"/>
+    <w:rsid w:val="00DC341B"/>
+    <w:rsid w:val="00DD35E7"/>
+    <w:rsid w:val="00DD5486"/>
+    <w:rsid w:val="00DD650E"/>
+    <w:rsid w:val="00DD7968"/>
+    <w:rsid w:val="00DE0B7E"/>
+    <w:rsid w:val="00DE1418"/>
+    <w:rsid w:val="00DE2205"/>
+    <w:rsid w:val="00DE421E"/>
+    <w:rsid w:val="00DE5454"/>
+    <w:rsid w:val="00DE7F41"/>
+    <w:rsid w:val="00DF0F50"/>
+    <w:rsid w:val="00DF1240"/>
+    <w:rsid w:val="00DF2309"/>
+    <w:rsid w:val="00DF28DC"/>
+    <w:rsid w:val="00DF3915"/>
+    <w:rsid w:val="00DF44AC"/>
+    <w:rsid w:val="00DF4CE2"/>
+    <w:rsid w:val="00E0168F"/>
+    <w:rsid w:val="00E12071"/>
+    <w:rsid w:val="00E12660"/>
+    <w:rsid w:val="00E12838"/>
+    <w:rsid w:val="00E15BBF"/>
+    <w:rsid w:val="00E15ECD"/>
+    <w:rsid w:val="00E23F00"/>
+    <w:rsid w:val="00E2599A"/>
+    <w:rsid w:val="00E26A0F"/>
+    <w:rsid w:val="00E318D4"/>
+    <w:rsid w:val="00E339EE"/>
+    <w:rsid w:val="00E3557A"/>
+    <w:rsid w:val="00E4014C"/>
+    <w:rsid w:val="00E401FC"/>
+    <w:rsid w:val="00E42D1B"/>
+    <w:rsid w:val="00E46C0B"/>
+    <w:rsid w:val="00E46FAB"/>
+    <w:rsid w:val="00E474DC"/>
+    <w:rsid w:val="00E5155C"/>
+    <w:rsid w:val="00E55EA9"/>
+    <w:rsid w:val="00E56307"/>
+    <w:rsid w:val="00E56D55"/>
+    <w:rsid w:val="00E56F52"/>
+    <w:rsid w:val="00E57F76"/>
+    <w:rsid w:val="00E60696"/>
+    <w:rsid w:val="00E62028"/>
+    <w:rsid w:val="00E6393C"/>
+    <w:rsid w:val="00E66519"/>
+    <w:rsid w:val="00E67E51"/>
+    <w:rsid w:val="00E76BE0"/>
+    <w:rsid w:val="00E7790B"/>
+    <w:rsid w:val="00E81714"/>
+    <w:rsid w:val="00E86397"/>
+    <w:rsid w:val="00E91546"/>
+    <w:rsid w:val="00E91678"/>
+    <w:rsid w:val="00E9206E"/>
+    <w:rsid w:val="00E93438"/>
+    <w:rsid w:val="00E93F64"/>
+    <w:rsid w:val="00E96092"/>
+    <w:rsid w:val="00E96737"/>
+    <w:rsid w:val="00EA0668"/>
+    <w:rsid w:val="00EA127F"/>
+    <w:rsid w:val="00EA1F53"/>
+    <w:rsid w:val="00EA4376"/>
+    <w:rsid w:val="00EA70DC"/>
+    <w:rsid w:val="00EB01FF"/>
+    <w:rsid w:val="00EB06C6"/>
+    <w:rsid w:val="00EB1B47"/>
+    <w:rsid w:val="00EB2AEB"/>
+    <w:rsid w:val="00EB46E1"/>
+    <w:rsid w:val="00EB7BD6"/>
+    <w:rsid w:val="00EC20FD"/>
+    <w:rsid w:val="00EC2EF8"/>
+    <w:rsid w:val="00EC3DAC"/>
+    <w:rsid w:val="00EC42FF"/>
+    <w:rsid w:val="00EC5A73"/>
+    <w:rsid w:val="00ED3B7C"/>
+    <w:rsid w:val="00ED3D0C"/>
+    <w:rsid w:val="00ED4AEF"/>
+    <w:rsid w:val="00ED570E"/>
+    <w:rsid w:val="00ED5CFE"/>
+    <w:rsid w:val="00EE005A"/>
+    <w:rsid w:val="00EE05CF"/>
+    <w:rsid w:val="00EE10AE"/>
+    <w:rsid w:val="00EE2DA2"/>
+    <w:rsid w:val="00EE4290"/>
+    <w:rsid w:val="00EE589E"/>
+    <w:rsid w:val="00EE76D0"/>
+    <w:rsid w:val="00EE7C89"/>
+    <w:rsid w:val="00EF1185"/>
+    <w:rsid w:val="00EF754D"/>
+    <w:rsid w:val="00F027E9"/>
+    <w:rsid w:val="00F0775E"/>
+    <w:rsid w:val="00F15F69"/>
+    <w:rsid w:val="00F1612D"/>
+    <w:rsid w:val="00F173DD"/>
+    <w:rsid w:val="00F21119"/>
+    <w:rsid w:val="00F25164"/>
+    <w:rsid w:val="00F277D3"/>
+    <w:rsid w:val="00F30997"/>
+    <w:rsid w:val="00F32896"/>
+    <w:rsid w:val="00F33C08"/>
+    <w:rsid w:val="00F363A6"/>
+    <w:rsid w:val="00F41AE7"/>
+    <w:rsid w:val="00F41F44"/>
+    <w:rsid w:val="00F42D17"/>
+    <w:rsid w:val="00F457A0"/>
+    <w:rsid w:val="00F46492"/>
+    <w:rsid w:val="00F477B5"/>
+    <w:rsid w:val="00F47B01"/>
+    <w:rsid w:val="00F5057E"/>
+    <w:rsid w:val="00F53410"/>
+    <w:rsid w:val="00F541F8"/>
+    <w:rsid w:val="00F5470A"/>
+    <w:rsid w:val="00F551E6"/>
+    <w:rsid w:val="00F5563D"/>
+    <w:rsid w:val="00F56891"/>
+    <w:rsid w:val="00F622F7"/>
+    <w:rsid w:val="00F64CD4"/>
+    <w:rsid w:val="00F65AB2"/>
+    <w:rsid w:val="00F73E78"/>
+    <w:rsid w:val="00F740C2"/>
+    <w:rsid w:val="00F7591E"/>
+    <w:rsid w:val="00F75EF9"/>
+    <w:rsid w:val="00F77A9B"/>
+    <w:rsid w:val="00F83035"/>
+    <w:rsid w:val="00F866B0"/>
+    <w:rsid w:val="00F868D8"/>
+    <w:rsid w:val="00F869EF"/>
+    <w:rsid w:val="00F86BE4"/>
+    <w:rsid w:val="00F86C7B"/>
+    <w:rsid w:val="00F86D61"/>
+    <w:rsid w:val="00F905B6"/>
+    <w:rsid w:val="00F90B31"/>
+    <w:rsid w:val="00F914B2"/>
+    <w:rsid w:val="00F926B9"/>
+    <w:rsid w:val="00F9541D"/>
+    <w:rsid w:val="00F95974"/>
+    <w:rsid w:val="00FA0403"/>
+    <w:rsid w:val="00FA597D"/>
+    <w:rsid w:val="00FA5B9A"/>
+    <w:rsid w:val="00FB01B9"/>
+    <w:rsid w:val="00FB173E"/>
+    <w:rsid w:val="00FB763A"/>
+    <w:rsid w:val="00FB79C0"/>
+    <w:rsid w:val="00FC2BE7"/>
+    <w:rsid w:val="00FC2EB8"/>
+    <w:rsid w:val="00FC5C43"/>
+    <w:rsid w:val="00FD1283"/>
+    <w:rsid w:val="00FD1598"/>
+    <w:rsid w:val="00FD576E"/>
+    <w:rsid w:val="00FD596B"/>
+    <w:rsid w:val="00FD61AB"/>
+    <w:rsid w:val="00FE58CC"/>
+    <w:rsid w:val="00FE75A9"/>
+    <w:rsid w:val="00FF058D"/>
+    <w:rsid w:val="00FF1D8E"/>
+    <w:rsid w:val="00FF2440"/>
+    <w:rsid w:val="00FF322C"/>
+    <w:rsid w:val="00FF7745"/>
+    <w:rsid w:val="00FF7BCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3C0AFAB3"/>
-  <w15:docId w15:val="{0958BC07-9905-489E-8163-2E4B203C9A51}"/>
+  <w14:docId w14:val="3E119AE7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3906F9E4-3D9B-489C-A710-68E8144A98CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -5076,54 +7262,54 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -5297,1144 +7483,3646 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0094520C"/>
+    <w:rsid w:val="00E91546"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C15A56"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA0403"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB3D8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004710EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB3D8C"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB3D8C"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:right="-4041"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-AU" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
-[...520 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B643AE"/>
+    <w:rsid w:val="004740EC"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="journal-title">
-    <w:name w:val="journal-title"/>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:rsid w:val="00B643AE"/>
+    <w:rsid w:val="00102A61"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="journal-subtitle">
-    <w:name w:val="journal-subtitle"/>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:rsid w:val="0094367D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0094367D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Numrodepage">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:rsid w:val="00B643AE"/>
+    <w:rsid w:val="0094367D"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="journal-publisher-meta">
-    <w:name w:val="journal-publisher-meta"/>
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00061D77"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C15A56"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="456" w:firstLine="984"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C15A56"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C15A56"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lgende">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C15A56"/>
+    <w:pPr>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:rsid w:val="00B643AE"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA0403"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="journal-issn">
-    <w:name w:val="journal-issn"/>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA0403"/>
+    <w:rPr>
+      <w:rFonts w:cs="Traditional Arabic"/>
+      <w:lang w:eastAsia="ko-KR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Judulbab">
+    <w:name w:val="Judul bab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004710EE"/>
+    <w:pPr>
+      <w:spacing w:line="475" w:lineRule="atLeast"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IsiBabforKomputek">
+    <w:name w:val="Isi Bab for Komputek"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004710EE"/>
+    <w:pPr>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tole">
+    <w:name w:val="tole"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E91546"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tolesBold">
+    <w:name w:val="toles + Bold"/>
+    <w:aliases w:val="Line spacing:  single"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E91546"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="toleLinespacingsingle">
+    <w:name w:val="tole + Line spacing:  single"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E91546"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bunga">
+    <w:name w:val="bunga"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E91546"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bunga2">
+    <w:name w:val="bunga2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E91546"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DiQi">
+    <w:name w:val="DiQi"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DA0390"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tole3">
+    <w:name w:val="tole3"/>
+    <w:basedOn w:val="DiQi"/>
+    <w:rsid w:val="00DA0390"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="yange">
+    <w:name w:val="yange"/>
+    <w:basedOn w:val="DiQi"/>
+    <w:rsid w:val="00DA0390"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="yange2">
+    <w:name w:val="yange2"/>
+    <w:basedOn w:val="DiQi"/>
+    <w:rsid w:val="00DA0390"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JossTole">
+    <w:name w:val="JossTole"/>
+    <w:basedOn w:val="DiQi"/>
+    <w:rsid w:val="00DA0390"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="709"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DA0390"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DB3D8C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body0">
+    <w:name w:val="Body 0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DB3D8C"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005E736A"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F866B0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AutoBiography">
+    <w:name w:val="AutoBiography"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004E154B"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="Angsana New"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:bidi="th-TH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="004E154B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Angsana New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionTitle">
+    <w:name w:val="Section Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00771A7C"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="Angsana New"/>
+      <w:lang w:val="en-GB" w:bidi="th-TH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style10ptJustified">
+    <w:name w:val="Style 10 pt Justified"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style10ptJustifiedChar"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00353885"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:iCs/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style10ptJustifiedChar">
+    <w:name w:val="Style 10 pt Justified Char"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:rsid w:val="00B643AE"/>
+    <w:link w:val="Style10ptJustified"/>
+    <w:rsid w:val="00353885"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:iCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paperbody">
+    <w:name w:val="paper body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textebrut">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00097958"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="BatangChe" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar">
+    <w:name w:val="Char Char"/>
     <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="00097958"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="BatangChe" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+    <w:name w:val="Body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:firstLine="340"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="BatangChe"/>
+      <w:lang w:eastAsia="ko-KR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
+    <w:name w:val="Reference"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="60" w:after="60"/>
+      <w:ind w:left="288" w:hanging="288"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="BatangChe"/>
+      <w:lang w:eastAsia="ko-KR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Demenko">
+    <w:name w:val="Demenko"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+        <w:tab w:val="center" w:pos="4820"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+      <w:spacing w:after="113" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
+    <w:name w:val="Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="252" w:lineRule="auto"/>
+      <w:ind w:firstLine="202"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Batang"/>
+      <w:lang w:eastAsia="ko-KR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
+    <w:name w:val="Equation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="5040"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="252" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Batang"/>
+      <w:lang w:eastAsia="ko-KR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTitle">
+    <w:name w:val="Table Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sub-titles">
+    <w:name w:val="Sub-titles"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-PT" w:eastAsia="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="text0">
+    <w:name w:val="text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:ind w:firstLine="227"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tables">
+    <w:name w:val="tables"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00097958"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:qFormat/>
+    <w:rsid w:val="00335BE8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B643AE"/>
+    <w:rsid w:val="00232DA1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuation">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00232DA1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
+    <w:name w:val="Abstract"/>
+    <w:rsid w:val="007017C6"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
+    <w:name w:val="Affiliation"/>
+    <w:rsid w:val="007017C6"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="equation0">
+    <w:name w:val="equation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007017C6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="2520"/>
+        <w:tab w:val="right" w:pos="5040"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="240" w:line="216" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="figurecaption">
+    <w:name w:val="figure caption"/>
+    <w:rsid w:val="007017C6"/>
+    <w:pPr>
+      <w:spacing w:before="80" w:after="200"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="papertitle">
+    <w:name w:val="paper title"/>
+    <w:rsid w:val="007017C6"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="references">
+    <w:name w:val="references"/>
+    <w:rsid w:val="007017C6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:after="40" w:line="180" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecolsubhead">
+    <w:name w:val="table col subhead"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007017C6"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecopy">
+    <w:name w:val="table copy"/>
+    <w:rsid w:val="007017C6"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablehead">
+    <w:name w:val="table head"/>
+    <w:rsid w:val="007017C6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120" w:line="216" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:smallCaps/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+    <w:name w:val="short_text"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="007017C6"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
+    <w:name w:val="long_text"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="004947B9"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="00C35B8F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="00C35B8F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PrformatHTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C35B8F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C35B8F"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C35B8F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="008F05B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="00956EB6"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:rsid w:val="0090751D"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0090751D"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="456025641">
+    <w:div w:id="166331985">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="515464886">
+    <w:div w:id="489685958">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1373072179">
+    <w:div w:id="506865969">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1954096843">
+    <w:div w:id="609169804">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="763496701">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="118694276">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="256254326">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="346564321">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="455486461">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="523252884">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="538665440">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="594559341">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="693918084">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="708602324">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="750348527">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="769356739">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="873153532">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="903374312">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="907494285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1079325375">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1190215489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1261765791">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1276526174">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1470978014">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1473522269">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1507329936">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1886333278">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1889224657">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2103606345">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="873006406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1141727900">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1400517827">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1671371577">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1723476153">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="401951392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="435831480">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="495077927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="540167742">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="623926311">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="696274898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="713428270">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="749886642">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1022514301">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1029835325">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1059746711">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1070687810">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1089426085">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1133209349">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1137529112">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1183008461">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1208374929">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1275552475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1300725595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1496913439">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1855799129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1937975741">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1983384487">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2135176942">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1751081519">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1829906707">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="23867276">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="79258430">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="96104418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="125008519">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="144050352">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="182941102">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="217864946">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="317533975">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="317534718">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="324362239">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="375010489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="376707469">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="504637209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="542794306">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="634138105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="692458394">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="736974516">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="738287928">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="739912079">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="740753894">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776944267">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="809327656">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="863202802">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="964389552">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="983319053">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="986862307">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1021665103">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1044524462">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1046176849">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1046487514">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1064992213">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1119880253">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1153596062">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1235359031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1266843200">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1311058712">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1312490936">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1464545055">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1475218487">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1505047555">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1548957643">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1582523928">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1668942216">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1692606944">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1696803411">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1702322201">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1715081173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1796561314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1825312969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1874951827">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1905211483">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1917861050">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1955478374">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1966767091">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2040623772">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2104836763">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1833596557">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1999919366">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2015109919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="32733494">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="84570324">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="148982319">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="152258858">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="290405005">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="303314500">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="318194587">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="450246876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="467818476">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="479342797">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="493106078">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="512035927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="585655071">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="603924332">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="654577169">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="715201755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="744492836">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="762530456">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="769279504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="941496543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="947196695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="998193645">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1018434169">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1060639114">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1080978864">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1135566592">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1141926522">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163669461">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1246302119">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1274361067">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1348865674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1363743943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1438718524">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1446077607">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1446459245">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1513059982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1526358280">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1566990416">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1584795478">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1630165758">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1698115239">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1721589834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1774082637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1815412900">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1841846512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1859271715">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1867714683">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1872839541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1884898852">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1927759616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1940794595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1952010868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1958026624">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1962762602">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1995260722">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2067604889">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2056729567">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hyperboleandahalf.blogspot.com/2010/04/alot-is-better-than-you-at-everything.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e-mail@e-mail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openknowledge.fao.org/server/api/core/bitstreams/4ac9dd3e-af75-45a1-9182-1dade0cd403c/content" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dergipark.org.tr/en/download/article-file/3110732" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/su14063548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/styles?q=FAO" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cub.2016.05.047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wma.net/policies-post/wma-declaration-of-helsinki-ethical-principles-for-medical-research-involving-human-subjects" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europe-aliens.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/example" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://example.org/xxxxx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.xxxx/xxxxx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://economiciesocialijournal.it/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{984E7776-CC08-4DB3-BD0A-45565E19DE01}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ED340B7-46BC-4EA8-A5B2-B24FF87EF555}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1529</Words>
-  <Characters>8721</Characters>
+  <Words>962</Words>
+  <Characters>5489</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
-      <vt:lpstr/>
+      <vt:lpstr>Sebuah Kajian Pustaka:</vt:lpstr>
+      <vt:lpstr>Sebuah Kajian Pustaka:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Grizli777</Company>
+  <Company>cairo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10230</CharactersWithSpaces>
+  <CharactersWithSpaces>6439</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="30" baseType="variant">
+    <vt:vector size="18" baseType="variant">
       <vt:variant>
-        <vt:i4>1245205</vt:i4>
-[...53 lines deleted...]
-        <vt:i4>5505041</vt:i4>
+        <vt:i4>3407979</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://doi.org/10.1111/j.1365-3180.2010.00794.x</vt:lpwstr>
+        <vt:lpwstr>https://www.wma.net/policies-post/wma-declaration-of-helsinki-ethical-principles-for-medical-research-involving-human-subjects</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>196644</vt:i4>
+        <vt:i4>4194387</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:abc@polj.uns.ac.rs</vt:lpwstr>
+        <vt:lpwstr>https://doi.org/10.0891/ese.2026.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587547</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://economiciesocialijournal.it/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>blagoje.stancic</dc:creator>
+  <dc:title>Sebuah Kajian Pustaka:</dc:title>
+  <dc:subject/>
+  <dc:creator>cairo</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>